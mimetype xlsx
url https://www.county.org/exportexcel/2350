--- v6 (2026-03-18)
+++ v7 (2026-04-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5958b5779cb44c5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/51ed96eaab8c4f018d3070a3080f2a8c.psmdcp" Id="Rf000b4272ae1448f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2a0fc5d412b407c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1da8c2a7277f4d549da169c4a10bb2a7.psmdcp" Id="R85bc87e961ea4dc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>