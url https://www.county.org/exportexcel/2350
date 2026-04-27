--- v7 (2026-04-07)
+++ v8 (2026-04-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2a0fc5d412b407c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1da8c2a7277f4d549da169c4a10bb2a7.psmdcp" Id="R85bc87e961ea4dc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32db779975df4e4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8287dce5b7544c708257b93ce1dfcae0.psmdcp" Id="Reb04936364184453" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>