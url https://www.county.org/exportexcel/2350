--- v8 (2026-04-27)
+++ v9 (2026-05-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32db779975df4e4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8287dce5b7544c708257b93ce1dfcae0.psmdcp" Id="Reb04936364184453" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R209248bc9c5340a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1ea63ce165b4fd5baa400c09e0deb57.psmdcp" Id="R26c5d97f737a4bdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>