--- v9 (2026-05-18)
+++ v10 (2026-06-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R209248bc9c5340a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1ea63ce165b4fd5baa400c09e0deb57.psmdcp" Id="R26c5d97f737a4bdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f60fa50cee34950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8c138bbef8eb4603b9f109719b396573.psmdcp" Id="R696d2751b48f49fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>