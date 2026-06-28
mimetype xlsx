--- v10 (2026-06-08)
+++ v11 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f60fa50cee34950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8c138bbef8eb4603b9f109719b396573.psmdcp" Id="R696d2751b48f49fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf305c776038c42d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/53ef426a1dc54a438621a34d61c2b9f0.psmdcp" Id="Rfd5f397693fd4a95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>