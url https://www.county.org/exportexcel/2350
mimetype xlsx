--- v11 (2026-06-28)
+++ v12 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf305c776038c42d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/53ef426a1dc54a438621a34d61c2b9f0.psmdcp" Id="Rfd5f397693fd4a95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda08b14af8cc4768" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ace072108abb4a02bffe32f2f8b98a9e.psmdcp" Id="R9487da1e607e47c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>