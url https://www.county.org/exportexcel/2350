--- v12 (2026-07-18)
+++ v13 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda08b14af8cc4768" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ace072108abb4a02bffe32f2f8b98a9e.psmdcp" Id="R9487da1e607e47c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1156078618ea40f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6fdcb6683a8a42a1a165c0c8ca20508e.psmdcp" Id="Rf10a448128e44b11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>