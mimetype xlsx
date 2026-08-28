--- v13 (2026-08-07)
+++ v14 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1156078618ea40f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6fdcb6683a8a42a1a165c0c8ca20508e.psmdcp" Id="Rf10a448128e44b11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e62607625564599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9c5cae9098bd4f25bdbc172b8f9367d0.psmdcp" Id="R98f4075a3bd24e25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>