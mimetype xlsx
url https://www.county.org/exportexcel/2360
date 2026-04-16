--- v7 (2026-03-26)
+++ v8 (2026-04-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9726effcb7cc4336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/384842059fe3453c8d8614b5dfa92b49.psmdcp" Id="R06b7966bb26e4f0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6044e7a1f4b4172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c34e0ad0170841cc8773cff983273b78.psmdcp" Id="R43bb0cb730be4c45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>