--- v8 (2026-04-16)
+++ v9 (2026-04-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6044e7a1f4b4172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c34e0ad0170841cc8773cff983273b78.psmdcp" Id="R43bb0cb730be4c45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9325357d29264f2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/86f0ec6eb1984f88b703a59b23ee509f.psmdcp" Id="R7c19698dc4c744ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>