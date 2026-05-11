--- v9 (2026-04-16)
+++ v10 (2026-05-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9325357d29264f2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/86f0ec6eb1984f88b703a59b23ee509f.psmdcp" Id="R7c19698dc4c744ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R503380f8a44e43fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c89c5e9ee4704d6e954f0048450c6f9f.psmdcp" Id="R60fc97f841f2435b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>