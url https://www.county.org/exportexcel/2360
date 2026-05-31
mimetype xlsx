--- v10 (2026-05-11)
+++ v11 (2026-05-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R503380f8a44e43fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c89c5e9ee4704d6e954f0048450c6f9f.psmdcp" Id="R60fc97f841f2435b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe7e5721f8ef49db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/725db15ee18549bca6818526afb81ced.psmdcp" Id="R2f2e6f7c090f43b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>