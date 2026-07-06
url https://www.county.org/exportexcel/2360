--- v11 (2026-05-31)
+++ v12 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe7e5721f8ef49db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/725db15ee18549bca6818526afb81ced.psmdcp" Id="R2f2e6f7c090f43b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2409f971e6844afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d06fb45e19a404c8fd1cd1f311ea731.psmdcp" Id="R18c0ac7d4007432b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>