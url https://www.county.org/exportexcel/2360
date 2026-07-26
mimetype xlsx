--- v12 (2026-07-06)
+++ v13 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2409f971e6844afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d06fb45e19a404c8fd1cd1f311ea731.psmdcp" Id="R18c0ac7d4007432b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0cb1c4dda6c456c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/57c81a2025ef43bc9a5e557fa47f6964.psmdcp" Id="R64541f58c02c4803" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>