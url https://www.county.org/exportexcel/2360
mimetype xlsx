--- v13 (2026-07-26)
+++ v14 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0cb1c4dda6c456c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/57c81a2025ef43bc9a5e557fa47f6964.psmdcp" Id="R64541f58c02c4803" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R646d1d0bb22e4d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c64f03925c534af9a42bcbd8028a3e00.psmdcp" Id="R30e1e35bd35a4b3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>