--- v14 (2026-08-15)
+++ v15 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R646d1d0bb22e4d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c64f03925c534af9a42bcbd8028a3e00.psmdcp" Id="R30e1e35bd35a4b3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff2e140994dd4ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef67e2d3b75f4c4fa45e454018a16672.psmdcp" Id="R05f63188421746c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>