--- v15 (2026-08-15)
+++ v16 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff2e140994dd4ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef67e2d3b75f4c4fa45e454018a16672.psmdcp" Id="R05f63188421746c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree82f26b47cf4c9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/87f6d812c55c427d96dfc294b8f3f874.psmdcp" Id="Rdccddc7fc72f45c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>