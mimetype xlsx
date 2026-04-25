--- v6 (2026-03-28)
+++ v7 (2026-04-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22d8963afbc44c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa31ab7fb3d0499a93220ef904f849f0.psmdcp" Id="Ra50b839760b44de9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd726ccb54b684ca4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d983784aae784c34a9fa568e5f0ace50.psmdcp" Id="R681de1a4ef2e46c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>