--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd726ccb54b684ca4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d983784aae784c34a9fa568e5f0ace50.psmdcp" Id="R681de1a4ef2e46c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4775db7ec0d341ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9cae40c2d35f4b95a78be435d5ac546d.psmdcp" Id="R7994a3ff999747f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>