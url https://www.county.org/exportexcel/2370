--- v8 (2026-05-15)
+++ v9 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4775db7ec0d341ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9cae40c2d35f4b95a78be435d5ac546d.psmdcp" Id="R7994a3ff999747f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09570f15d61c4505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0e844860510f4d0dad1822d9352109e9.psmdcp" Id="R98c5560d5a554783" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>