--- v9 (2026-06-10)
+++ v10 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09570f15d61c4505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0e844860510f4d0dad1822d9352109e9.psmdcp" Id="R98c5560d5a554783" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra71fbca8588a42a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e2947f621ad488bba76f9a31d8a60a3.psmdcp" Id="Ra16a9277e1e74151" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>