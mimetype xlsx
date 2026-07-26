--- v10 (2026-07-06)
+++ v11 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra71fbca8588a42a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e2947f621ad488bba76f9a31d8a60a3.psmdcp" Id="Ra16a9277e1e74151" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R303dfd2407e148b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da7f1aba086047519ff32aaf5d2d6eab.psmdcp" Id="R17d0c657b7bb429a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>