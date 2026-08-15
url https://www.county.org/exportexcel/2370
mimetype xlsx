--- v11 (2026-07-26)
+++ v12 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R303dfd2407e148b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da7f1aba086047519ff32aaf5d2d6eab.psmdcp" Id="R17d0c657b7bb429a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5d85d5a2ccb43ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e637caa8a944d14a9f94e5c66dfa07d.psmdcp" Id="R0ca1e91ca57649a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>