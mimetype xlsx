--- v12 (2026-08-15)
+++ v13 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5d85d5a2ccb43ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e637caa8a944d14a9f94e5c66dfa07d.psmdcp" Id="R0ca1e91ca57649a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ffec25743ed422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4fcd852c1e5d46c6821ac4ecbbfb08bc.psmdcp" Id="Rea973717cf30428e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>