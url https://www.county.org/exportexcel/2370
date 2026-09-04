--- v13 (2026-08-15)
+++ v14 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ffec25743ed422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4fcd852c1e5d46c6821ac4ecbbfb08bc.psmdcp" Id="Rea973717cf30428e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reca6c0251ff34195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a1e418a466144438351e7e72ce84ec8.psmdcp" Id="Rdd37a8e4bee84033" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>