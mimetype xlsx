--- v6 (2026-03-23)
+++ v7 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dff1e908ddd478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/10ba57162d27421f8fc11197f96bec7f.psmdcp" Id="Rccbe27eebdfc44e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R591f65fa890d4bbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5782c0280c9c42739f444a887244d84c.psmdcp" Id="R10751134481048a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>