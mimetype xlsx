--- v7 (2026-04-13)
+++ v8 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R591f65fa890d4bbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5782c0280c9c42739f444a887244d84c.psmdcp" Id="R10751134481048a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f263f0559ab4d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cde3e3e001f04dbf92275a72a692ff21.psmdcp" Id="R50285b026839488a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>