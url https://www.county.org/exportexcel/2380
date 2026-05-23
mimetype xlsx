--- v8 (2026-05-03)
+++ v9 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f263f0559ab4d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cde3e3e001f04dbf92275a72a692ff21.psmdcp" Id="R50285b026839488a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R166fdaa4b42a46c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72216c1ebf2241c4905a79b4f6262b9a.psmdcp" Id="R72aabeb8d02940c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>