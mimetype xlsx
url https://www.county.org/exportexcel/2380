--- v9 (2026-05-23)
+++ v10 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R166fdaa4b42a46c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72216c1ebf2241c4905a79b4f6262b9a.psmdcp" Id="R72aabeb8d02940c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redb1ac0fbc7f4833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e648981207f14dafa6f4794f62b7d1e9.psmdcp" Id="R412daea25fdf414f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>