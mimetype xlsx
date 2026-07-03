--- v10 (2026-06-12)
+++ v11 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redb1ac0fbc7f4833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e648981207f14dafa6f4794f62b7d1e9.psmdcp" Id="R412daea25fdf414f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1047ae4c8344597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c165f5eae5664ac9914a1933361c473c.psmdcp" Id="R6fc959379dae4f77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>