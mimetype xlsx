--- v11 (2026-07-03)
+++ v12 (2026-07-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1047ae4c8344597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c165f5eae5664ac9914a1933361c473c.psmdcp" Id="R6fc959379dae4f77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R726402ae839f47c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69e4d9ceadd74fff8bb3a85d852183f8.psmdcp" Id="Rc74b3dbd97124db4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>