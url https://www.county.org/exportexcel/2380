--- v12 (2026-07-24)
+++ v13 (2026-08-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R726402ae839f47c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69e4d9ceadd74fff8bb3a85d852183f8.psmdcp" Id="Rc74b3dbd97124db4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c7de5a5ea584287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a884556499634f818f3447fd61667062.psmdcp" Id="R96e3b2aa7f7a4c37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>