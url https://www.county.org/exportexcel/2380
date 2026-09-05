--- v13 (2026-08-16)
+++ v14 (2026-09-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c7de5a5ea584287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a884556499634f818f3447fd61667062.psmdcp" Id="R96e3b2aa7f7a4c37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea99348f3dd748d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d504cc3d94f541a280452750ce58cd04.psmdcp" Id="Re917de6230e4451c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>