--- v8 (2026-03-22)
+++ v9 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ac1fd3da53547d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/76013e9b5bcb415caf26b0f4aeb2cab5.psmdcp" Id="R8230462d16e54c74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R776160f21a394c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e58f96adb28449885a6ddf9879ae07d.psmdcp" Id="R2da1aa45893e4235" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>