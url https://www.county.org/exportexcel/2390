--- v9 (2026-04-13)
+++ v10 (2026-05-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R776160f21a394c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e58f96adb28449885a6ddf9879ae07d.psmdcp" Id="R2da1aa45893e4235" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9149d24bf6a54a63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec2642f78e8c49a88e1af5a29cd0ddeb.psmdcp" Id="Re68bca621fea4305" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>