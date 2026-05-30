--- v10 (2026-05-10)
+++ v11 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9149d24bf6a54a63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec2642f78e8c49a88e1af5a29cd0ddeb.psmdcp" Id="Re68bca621fea4305" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R108bf58796be4d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4246502fc5464817b58ebefa14c7fc30.psmdcp" Id="Re66920602ae6468f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>