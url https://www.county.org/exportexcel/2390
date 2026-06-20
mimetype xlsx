--- v11 (2026-05-30)
+++ v12 (2026-06-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R108bf58796be4d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4246502fc5464817b58ebefa14c7fc30.psmdcp" Id="Re66920602ae6468f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91c7f7330b534c0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e8fec2614cb94d488e18bb6fd96eab46.psmdcp" Id="R58e94bf22d034a19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>