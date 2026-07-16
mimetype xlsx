--- v12 (2026-06-20)
+++ v13 (2026-07-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91c7f7330b534c0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e8fec2614cb94d488e18bb6fd96eab46.psmdcp" Id="R58e94bf22d034a19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6e1415e0c0e48b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/de5a522c500d48f19b3b75a6a64d5e5f.psmdcp" Id="R62e32bfd4e1e473a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>