--- v13 (2026-07-16)
+++ v14 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6e1415e0c0e48b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/de5a522c500d48f19b3b75a6a64d5e5f.psmdcp" Id="R62e32bfd4e1e473a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd830614fd42344fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/037adde5c20c41dd8001f4a3636fa47b.psmdcp" Id="R043599275a544dfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>