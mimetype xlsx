--- v14 (2026-08-07)
+++ v15 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd830614fd42344fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/037adde5c20c41dd8001f4a3636fa47b.psmdcp" Id="R043599275a544dfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9170b4a0f484089" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/424ed639e6424c3fb8832a9cc1fa9544.psmdcp" Id="Rd995b41ce72f496a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>