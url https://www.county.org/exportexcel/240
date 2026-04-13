--- v8 (2026-03-23)
+++ v9 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d3d9ef8caf34843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3296425dccf44171a4ee37c39b689e1d.psmdcp" Id="Rbaf17b63e5854df2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dcb33b6b7b94def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/deeee1a9fe074391ac4338a2835f2365.psmdcp" Id="R03eb60f8c7e34eb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>