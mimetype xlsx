--- v9 (2026-04-13)
+++ v10 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dcb33b6b7b94def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/deeee1a9fe074391ac4338a2835f2365.psmdcp" Id="R03eb60f8c7e34eb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e82a4cffe2d42eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70aa5d13b414401ab5c57295f60b2009.psmdcp" Id="R647b7e776a8945c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>