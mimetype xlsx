--- v10 (2026-05-03)
+++ v11 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e82a4cffe2d42eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70aa5d13b414401ab5c57295f60b2009.psmdcp" Id="R647b7e776a8945c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fd80249f5374a2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a3ec1d3cc77b4d869c8c3b844659022a.psmdcp" Id="R7ee0e990535946a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>