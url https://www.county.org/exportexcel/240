--- v11 (2026-05-23)
+++ v12 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fd80249f5374a2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a3ec1d3cc77b4d869c8c3b844659022a.psmdcp" Id="R7ee0e990535946a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4825a842d88649c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4a0b17e949d84dfaaaf8e6553cbc19a1.psmdcp" Id="R05b14c66e5b0438d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>