--- v12 (2026-06-12)
+++ v13 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4825a842d88649c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4a0b17e949d84dfaaaf8e6553cbc19a1.psmdcp" Id="R05b14c66e5b0438d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4229ff283b4d4155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/74402eadc9204b6cb97d937a76ac76b7.psmdcp" Id="Re6521652e7804b93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>