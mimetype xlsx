--- v13 (2026-07-03)
+++ v14 (2026-07-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4229ff283b4d4155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/74402eadc9204b6cb97d937a76ac76b7.psmdcp" Id="Re6521652e7804b93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbdf05ab22cc4e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da1fd5445d5044e79db36f0a6e13613f.psmdcp" Id="R2a90d5f0a7644c3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>