--- v14 (2026-07-24)
+++ v15 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbdf05ab22cc4e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da1fd5445d5044e79db36f0a6e13613f.psmdcp" Id="R2a90d5f0a7644c3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c0a2a5460d747f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a839ffc9994471a920c66aa0b1246c2.psmdcp" Id="R06de21d8787e4e03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>