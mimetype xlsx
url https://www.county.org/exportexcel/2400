--- v5 (2026-03-04)
+++ v6 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56d47e102a2445a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0b000fa4b23d410ea6e59f687b936b71.psmdcp" Id="Rf6689675e2834e57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R362e2d0b2c0c4d6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e89a2ee08fa9441e90c0ce28b433c0f8.psmdcp" Id="R95c9b43aac724308" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>