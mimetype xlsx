--- v6 (2026-04-01)
+++ v7 (2026-04-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R362e2d0b2c0c4d6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e89a2ee08fa9441e90c0ce28b433c0f8.psmdcp" Id="R95c9b43aac724308" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21f1889168af4b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f5948527c97f48d4b946f4e874755e07.psmdcp" Id="R8e00b82e4af64387" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>