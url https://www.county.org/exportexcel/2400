--- v7 (2026-04-21)
+++ v8 (2026-05-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21f1889168af4b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f5948527c97f48d4b946f4e874755e07.psmdcp" Id="R8e00b82e4af64387" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ca6a8f21f534826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bceb4ca1651045c6a0845c0fb50ec968.psmdcp" Id="R737f5f56d1154dac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>