--- v8 (2026-05-12)
+++ v9 (2026-06-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ca6a8f21f534826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bceb4ca1651045c6a0845c0fb50ec968.psmdcp" Id="R737f5f56d1154dac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63d50bd42ffd49e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2f7753f6c4844108bad0e49cdc7454c4.psmdcp" Id="Ra69b316d4dfe4f8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>