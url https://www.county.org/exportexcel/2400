--- v9 (2026-06-01)
+++ v10 (2026-06-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63d50bd42ffd49e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2f7753f6c4844108bad0e49cdc7454c4.psmdcp" Id="Ra69b316d4dfe4f8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35976e78a6a84bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e711d77558af43e48393f3231df94c0a.psmdcp" Id="R594d731876ae4d61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>