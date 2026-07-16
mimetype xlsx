--- v10 (2026-06-22)
+++ v11 (2026-07-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35976e78a6a84bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e711d77558af43e48393f3231df94c0a.psmdcp" Id="R594d731876ae4d61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dbdf2379a774c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/be859c2621654b1aa51cd0babfeae61e.psmdcp" Id="Rd6ca36d51af84366" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>