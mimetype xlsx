--- v11 (2026-07-16)
+++ v12 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dbdf2379a774c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/be859c2621654b1aa51cd0babfeae61e.psmdcp" Id="Rd6ca36d51af84366" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R801318d78d43436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f6bb72bc2ab4297a2bdd8d3c53cf30d.psmdcp" Id="R58ba1681a68b4c47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>