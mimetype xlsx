--- v12 (2026-08-07)
+++ v13 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R801318d78d43436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f6bb72bc2ab4297a2bdd8d3c53cf30d.psmdcp" Id="R58ba1681a68b4c47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13f2f36cb5494fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d53acfd5fcaa48eda5ad6243ddcbea83.psmdcp" Id="R6359a25d45da4ef6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>