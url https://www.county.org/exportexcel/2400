--- v13 (2026-08-07)
+++ v14 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13f2f36cb5494fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d53acfd5fcaa48eda5ad6243ddcbea83.psmdcp" Id="R6359a25d45da4ef6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd513395d69dd4c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/28ea673c94b44ba4813da3aeaa28a8f1.psmdcp" Id="Rfb753959abef49ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>