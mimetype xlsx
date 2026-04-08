--- v5 (2026-03-18)
+++ v6 (2026-04-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25ff1c764d7b4cb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/845e36e2a6da4ea9a1b5c4117f8da344.psmdcp" Id="R4b82cd3465f543e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a1115870e294791" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e2f3c43b59554dc8beb02b8cecca376f.psmdcp" Id="R85e81eac0b2e4f06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>