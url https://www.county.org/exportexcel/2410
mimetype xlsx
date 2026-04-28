--- v6 (2026-04-08)
+++ v7 (2026-04-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a1115870e294791" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e2f3c43b59554dc8beb02b8cecca376f.psmdcp" Id="R85e81eac0b2e4f06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94e6a5f898c74477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f09a9bdc489548f78224d4844eefb378.psmdcp" Id="Rccc5f8cb6d5c4c45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>