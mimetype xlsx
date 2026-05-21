--- v7 (2026-04-28)
+++ v8 (2026-05-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94e6a5f898c74477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f09a9bdc489548f78224d4844eefb378.psmdcp" Id="Rccc5f8cb6d5c4c45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafed75b0b1c748eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4ecfbd889e9d42b9988bd176a7d5c508.psmdcp" Id="R650a32c339554130" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>