--- v8 (2026-05-21)
+++ v9 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafed75b0b1c748eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4ecfbd889e9d42b9988bd176a7d5c508.psmdcp" Id="R650a32c339554130" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafd0bae5eee14f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0402f4fc71df469d9d0c9dce903ea6a8.psmdcp" Id="Ra547a7c626e344b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>