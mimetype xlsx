--- v9 (2026-06-12)
+++ v10 (2026-07-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafd0bae5eee14f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0402f4fc71df469d9d0c9dce903ea6a8.psmdcp" Id="Ra547a7c626e344b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7176408fadda41c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dab031d8386f45aaaba4e552a6d54194.psmdcp" Id="Rfbdc65d715284390" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>