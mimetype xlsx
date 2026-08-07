--- v10 (2026-07-16)
+++ v11 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7176408fadda41c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dab031d8386f45aaaba4e552a6d54194.psmdcp" Id="Rfbdc65d715284390" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89a1ad445bec47af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b67ac57c869746cd90af1b40804ceb28.psmdcp" Id="Rda40924a0c3b42d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>