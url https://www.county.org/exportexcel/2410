--- v11 (2026-08-07)
+++ v12 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89a1ad445bec47af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b67ac57c869746cd90af1b40804ceb28.psmdcp" Id="Rda40924a0c3b42d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc224adfcb0e4fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f24be55c956243338d5576c97fcbbf30.psmdcp" Id="Rfff37d458713418a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>