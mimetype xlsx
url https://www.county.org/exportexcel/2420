--- v8 (2026-03-02)
+++ v9 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92e67a6c20d54728" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ade251e48654ecb9460d13f769263ee.psmdcp" Id="R73e65f6a4fd04bb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1417384d349641f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7255cd894be4445bac8b82c7c0df09a4.psmdcp" Id="Rd2cef1c576b54069" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>