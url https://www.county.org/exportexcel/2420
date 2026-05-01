--- v9 (2026-04-01)
+++ v10 (2026-05-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1417384d349641f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7255cd894be4445bac8b82c7c0df09a4.psmdcp" Id="Rd2cef1c576b54069" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27f4e20d494a4abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/056b535b324647b79e57ae2fb066b4cc.psmdcp" Id="Re7d109bb46ef469e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>