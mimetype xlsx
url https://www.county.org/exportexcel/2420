--- v10 (2026-05-01)
+++ v11 (2026-05-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27f4e20d494a4abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/056b535b324647b79e57ae2fb066b4cc.psmdcp" Id="Re7d109bb46ef469e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9ccba960c814d59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/25ed09802b5844688806b37a90f60e4e.psmdcp" Id="Reddd85ea54544d88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>