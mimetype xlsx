--- v11 (2026-05-21)
+++ v12 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9ccba960c814d59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/25ed09802b5844688806b37a90f60e4e.psmdcp" Id="Reddd85ea54544d88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f5fb8175472490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f0e1725619484589ad9b5282005f31f4.psmdcp" Id="R6da5ad9871954c3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>