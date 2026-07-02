--- v12 (2026-06-10)
+++ v13 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f5fb8175472490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f0e1725619484589ad9b5282005f31f4.psmdcp" Id="R6da5ad9871954c3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33be6c80bf6b44db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0cef19c948b4c2096d1f47e00cee70d.psmdcp" Id="Ra5f39ad267354163" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>