--- v13 (2026-07-02)
+++ v14 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33be6c80bf6b44db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0cef19c948b4c2096d1f47e00cee70d.psmdcp" Id="Ra5f39ad267354163" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd64c2fd1e65249d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9a732bb27364a8595a297b648626e00.psmdcp" Id="Rbbae2eca94db4a79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>