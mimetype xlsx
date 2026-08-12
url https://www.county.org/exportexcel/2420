--- v14 (2026-07-22)
+++ v15 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd64c2fd1e65249d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9a732bb27364a8595a297b648626e00.psmdcp" Id="Rbbae2eca94db4a79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd1b55d16dd94e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6fca3ac858d84b9caeec6b2a0b75da15.psmdcp" Id="R33a0fb2a58e74cda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>