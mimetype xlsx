--- v15 (2026-08-12)
+++ v16 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd1b55d16dd94e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6fca3ac858d84b9caeec6b2a0b75da15.psmdcp" Id="R33a0fb2a58e74cda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2773506846245e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91655502c8404eb88124dddf9d57bfc0.psmdcp" Id="R31c58f5e00cb4cf2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>