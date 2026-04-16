--- v6 (2026-03-27)
+++ v7 (2026-04-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26247a1be20341a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5909793b2ed84606a39cd96ffbbe5f35.psmdcp" Id="Rbfcbcd5c24f54eda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ef89093f8434272" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45eace9f9b2b41338e89c9fe35d2fb7f.psmdcp" Id="Rb56e4ba66f534ccd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>