--- v7 (2026-04-16)
+++ v8 (2026-05-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ef89093f8434272" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45eace9f9b2b41338e89c9fe35d2fb7f.psmdcp" Id="Rb56e4ba66f534ccd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfac60b8e0edb4fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3796fbcb0477424492d68cc4c6641541.psmdcp" Id="R357acc82b95848a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>