--- v8 (2026-05-06)
+++ v9 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfac60b8e0edb4fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3796fbcb0477424492d68cc4c6641541.psmdcp" Id="R357acc82b95848a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf97fa29b7c374458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07dcfc2fdc564af98c64ad71d3fae839.psmdcp" Id="R796508a3e56b403a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>