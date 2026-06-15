--- v9 (2026-05-26)
+++ v10 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf97fa29b7c374458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07dcfc2fdc564af98c64ad71d3fae839.psmdcp" Id="R796508a3e56b403a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdeb0bbbb2b5049ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b85ca2c76fda40128f2da96f77bea5db.psmdcp" Id="R52c696f83f1a42f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>