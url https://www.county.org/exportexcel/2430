--- v10 (2026-06-15)
+++ v11 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdeb0bbbb2b5049ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b85ca2c76fda40128f2da96f77bea5db.psmdcp" Id="R52c696f83f1a42f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95cc66afbb9f4f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2426c0b01920433c90c9fe002e740318.psmdcp" Id="R001de49e757344ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>