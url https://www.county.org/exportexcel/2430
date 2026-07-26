--- v11 (2026-07-06)
+++ v12 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95cc66afbb9f4f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2426c0b01920433c90c9fe002e740318.psmdcp" Id="R001de49e757344ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5128f42ccb2f4425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/73cfcf30598245cdb0f5bef8f75b73c8.psmdcp" Id="R2c5c28211a284ce7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>