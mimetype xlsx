--- v12 (2026-07-26)
+++ v13 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5128f42ccb2f4425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/73cfcf30598245cdb0f5bef8f75b73c8.psmdcp" Id="R2c5c28211a284ce7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1127572532549c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65f280577e5b4f989755fd35ea7c8481.psmdcp" Id="R0d10cb80f6bb410c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>