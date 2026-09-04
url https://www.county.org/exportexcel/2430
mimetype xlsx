--- v13 (2026-08-15)
+++ v14 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1127572532549c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65f280577e5b4f989755fd35ea7c8481.psmdcp" Id="R0d10cb80f6bb410c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31d2a03b43374894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4960bca379b4f2880bbe466216c2f8f.psmdcp" Id="R45e424de48b74f9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>