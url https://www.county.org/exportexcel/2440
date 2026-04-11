--- v6 (2026-03-22)
+++ v7 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6555292fd2e44133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cda61d9933124890969e88ab3a2323da.psmdcp" Id="Rf4df046057f04c92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cc8da53891c481d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/96e12f48960a432daab7e31f4fe854b5.psmdcp" Id="Ra960d8e86ef9402a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>