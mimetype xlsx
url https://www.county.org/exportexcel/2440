--- v7 (2026-04-11)
+++ v8 (2026-05-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cc8da53891c481d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/96e12f48960a432daab7e31f4fe854b5.psmdcp" Id="Ra960d8e86ef9402a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R675fb63a3ba4476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a26f601fa014db083e30e3589cfd506.psmdcp" Id="Rba7a95a0aa0f4359" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>