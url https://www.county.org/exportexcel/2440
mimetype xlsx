--- v8 (2026-05-01)
+++ v9 (2026-05-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R675fb63a3ba4476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a26f601fa014db083e30e3589cfd506.psmdcp" Id="Rba7a95a0aa0f4359" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb66e266200fe42d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/357eabe82c8540b4ae7a03e4e2635081.psmdcp" Id="R50764b65a7714f56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>