--- v9 (2026-05-29)
+++ v10 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb66e266200fe42d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/357eabe82c8540b4ae7a03e4e2635081.psmdcp" Id="R50764b65a7714f56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eb7c4235e684bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d4d26e698d664deda849780833f62b4d.psmdcp" Id="R6c4909f8634549ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>