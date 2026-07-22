--- v10 (2026-06-23)
+++ v11 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eb7c4235e684bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d4d26e698d664deda849780833f62b4d.psmdcp" Id="R6c4909f8634549ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fee2aa389104d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3388b2d9a83949ae82ad67893a40d517.psmdcp" Id="Rd41ff5e12aa74380" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>