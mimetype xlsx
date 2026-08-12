--- v11 (2026-07-22)
+++ v12 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fee2aa389104d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3388b2d9a83949ae82ad67893a40d517.psmdcp" Id="Rd41ff5e12aa74380" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7727b5798374277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b58eaf850d16404bb9018500d111447c.psmdcp" Id="R0fca22914a57453c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>