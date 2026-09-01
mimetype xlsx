--- v12 (2026-08-12)
+++ v13 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7727b5798374277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b58eaf850d16404bb9018500d111447c.psmdcp" Id="R0fca22914a57453c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf45654158a74fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f125e2af49dc4823a0a3994b2d912f44.psmdcp" Id="R82220afca40d47cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>