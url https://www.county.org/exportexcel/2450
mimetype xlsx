--- v6 (2026-03-22)
+++ v7 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b15cc94c5de49d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d9e79be5bd2f4eb89b1c9a2c5e8e8aea.psmdcp" Id="R072b6d9a587e465e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca0f0823e5cc4204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/50608d85ac1b45829218ea2ba2863e02.psmdcp" Id="Ra4ca49e283854fd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>