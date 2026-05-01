--- v7 (2026-04-11)
+++ v8 (2026-05-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca0f0823e5cc4204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/50608d85ac1b45829218ea2ba2863e02.psmdcp" Id="Ra4ca49e283854fd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dcb04f1e5514cca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/93b22e4058a5465593653954add43dee.psmdcp" Id="R10da7cec1b9a4aea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>