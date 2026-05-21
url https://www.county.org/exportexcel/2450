--- v8 (2026-05-01)
+++ v9 (2026-05-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dcb04f1e5514cca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/93b22e4058a5465593653954add43dee.psmdcp" Id="R10da7cec1b9a4aea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f2d07a4fda24e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/55035cd8588a494a9fd84394b6254f54.psmdcp" Id="Rd750776fe68243b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>