--- v9 (2026-05-21)
+++ v10 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f2d07a4fda24e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/55035cd8588a494a9fd84394b6254f54.psmdcp" Id="Rd750776fe68243b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8902f32dcfea4fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b12b5f2550d04c1e8876fbd9c9a74999.psmdcp" Id="Rbecca6e1d19840c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>