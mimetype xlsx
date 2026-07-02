--- v10 (2026-06-10)
+++ v11 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8902f32dcfea4fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b12b5f2550d04c1e8876fbd9c9a74999.psmdcp" Id="Rbecca6e1d19840c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30b7ecf455bc4a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d0c60563c0f34fec974af45fbb1372d6.psmdcp" Id="R6cb853a3d3204164" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>