--- v11 (2026-07-02)
+++ v12 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30b7ecf455bc4a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d0c60563c0f34fec974af45fbb1372d6.psmdcp" Id="R6cb853a3d3204164" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c6292fc91b3491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb1e93ad93f74409b9d8dcaf8c53da14.psmdcp" Id="R2cbc5337291742df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>