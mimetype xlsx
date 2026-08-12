--- v12 (2026-07-22)
+++ v13 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c6292fc91b3491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb1e93ad93f74409b9d8dcaf8c53da14.psmdcp" Id="R2cbc5337291742df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cf0a6831219453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c5a79448cd254267b5339129e96a2746.psmdcp" Id="Ra366c042935843bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>