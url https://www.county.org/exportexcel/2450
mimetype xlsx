--- v13 (2026-08-12)
+++ v14 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cf0a6831219453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c5a79448cd254267b5339129e96a2746.psmdcp" Id="Ra366c042935843bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b48001309104f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/040235eef69a4a91ba17bff5674c65d3.psmdcp" Id="Raa635ab8ac644d02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>