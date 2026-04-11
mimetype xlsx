--- v7 (2026-03-20)
+++ v8 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38727751368c4672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c2f32d274d1347efaaf209ce45ff081f.psmdcp" Id="Rc4cb18f9897346a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f1d22bc5d754a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7f3ff59784241ff925516cf0669c30c.psmdcp" Id="Re644126b6d3447ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>