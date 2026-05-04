--- v8 (2026-04-11)
+++ v9 (2026-05-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f1d22bc5d754a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7f3ff59784241ff925516cf0669c30c.psmdcp" Id="Re644126b6d3447ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19ed455684334116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b8513d474ad4ceb9c9e487158590fd3.psmdcp" Id="R3ca56ba0d85a45a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>