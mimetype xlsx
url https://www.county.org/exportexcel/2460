--- v9 (2026-05-04)
+++ v10 (2026-05-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19ed455684334116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b8513d474ad4ceb9c9e487158590fd3.psmdcp" Id="R3ca56ba0d85a45a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7e9ca0065564135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a58743d52dc45a3b4ca2799ed50fe96.psmdcp" Id="R42869f1c4f86469c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>