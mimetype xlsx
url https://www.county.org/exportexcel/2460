--- v10 (2026-05-28)
+++ v11 (2026-06-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7e9ca0065564135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a58743d52dc45a3b4ca2799ed50fe96.psmdcp" Id="R42869f1c4f86469c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra14b6cc1bf714783" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a81943286fba40f5b451a5d43186dec6.psmdcp" Id="R86d938cafaf74bfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>