--- v11 (2026-06-17)
+++ v12 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra14b6cc1bf714783" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a81943286fba40f5b451a5d43186dec6.psmdcp" Id="R86d938cafaf74bfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R403a0b66e3c74956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7823161641914a62b1c52793ea609ed0.psmdcp" Id="Rd93f707b8f154a9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>