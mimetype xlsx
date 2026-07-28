--- v12 (2026-07-08)
+++ v13 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R403a0b66e3c74956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7823161641914a62b1c52793ea609ed0.psmdcp" Id="Rd93f707b8f154a9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b24b538f5b241bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b606258fa5f45fdb67884b4cf4fce91.psmdcp" Id="R5744834a48864531" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>