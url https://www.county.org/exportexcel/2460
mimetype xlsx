--- v13 (2026-07-28)
+++ v14 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b24b538f5b241bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b606258fa5f45fdb67884b4cf4fce91.psmdcp" Id="R5744834a48864531" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0591a57e4ea4b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/96a0e95536714d30950f54c1dffa246a.psmdcp" Id="Ra65fa4f7874d4009" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>