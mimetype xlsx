--- v14 (2026-08-18)
+++ v15 (2026-09-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0591a57e4ea4b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/96a0e95536714d30950f54c1dffa246a.psmdcp" Id="Ra65fa4f7874d4009" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17b9e36ede374854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a40cfbd435ad4dc8860f1b89787ba504.psmdcp" Id="R0e675f58d23049cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>