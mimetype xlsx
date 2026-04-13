--- v7 (2026-03-23)
+++ v8 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ff70e036366469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae05a0a2d74d4a74b1a7af0ca19da507.psmdcp" Id="Rbea601b4d01a45fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85598e6fd10841df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21ab36ac66084518850584f793a2c701.psmdcp" Id="R6818d86f9e884f15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>