--- v8 (2026-04-13)
+++ v9 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85598e6fd10841df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21ab36ac66084518850584f793a2c701.psmdcp" Id="R6818d86f9e884f15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf468cdb3c4464796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/33a3a5712fe248ce8167e3300914c2a6.psmdcp" Id="Refd159728b51442c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>