--- v9 (2026-05-03)
+++ v10 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf468cdb3c4464796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/33a3a5712fe248ce8167e3300914c2a6.psmdcp" Id="Refd159728b51442c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffb08648302f49cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c8d92eb8e81482a9e62b4c1620f500a.psmdcp" Id="R27503dfffe9445ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>