--- v10 (2026-05-23)
+++ v11 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffb08648302f49cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c8d92eb8e81482a9e62b4c1620f500a.psmdcp" Id="R27503dfffe9445ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53b1ab4ca6654f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dbcebdbcbc574b418b367c8b9b722a2b.psmdcp" Id="R8e00374a93ec4fd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>