--- v11 (2026-06-12)
+++ v12 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53b1ab4ca6654f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dbcebdbcbc574b418b367c8b9b722a2b.psmdcp" Id="R8e00374a93ec4fd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb16a66922aff4745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21193dff76c247ea91987e456c969cb4.psmdcp" Id="Rd7bbc4a010054d1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>