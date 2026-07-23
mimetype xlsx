--- v12 (2026-07-03)
+++ v13 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb16a66922aff4745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21193dff76c247ea91987e456c969cb4.psmdcp" Id="Rd7bbc4a010054d1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb110c17f5db342ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa5fa921d8c54d57a6d6150ccec8bffe.psmdcp" Id="Ref857f9cb6ad4bcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>