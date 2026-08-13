--- v13 (2026-07-23)
+++ v14 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb110c17f5db342ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa5fa921d8c54d57a6d6150ccec8bffe.psmdcp" Id="Ref857f9cb6ad4bcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdca105be3e704e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f0853e003b4438cb6fdd78e3ccf8088.psmdcp" Id="R496efd0c42ca47ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>