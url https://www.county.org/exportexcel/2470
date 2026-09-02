--- v14 (2026-08-13)
+++ v15 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdca105be3e704e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f0853e003b4438cb6fdd78e3ccf8088.psmdcp" Id="R496efd0c42ca47ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6fef1f5ea5c48fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/23360e1e9c8242ecbb12765dd8d06c43.psmdcp" Id="R2847eca530d14174" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>