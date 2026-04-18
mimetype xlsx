--- v8 (2026-03-27)
+++ v9 (2026-04-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f4c59dd763a4dc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95bcb850f71a4041af4adc9063572ebf.psmdcp" Id="R30064333b0ad4af9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc7f05c2b6b94202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2f79d6fbee5045dd837366d04cdf359e.psmdcp" Id="R15fe47bc86034837" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>