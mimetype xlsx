--- v9 (2026-04-18)
+++ v10 (2026-05-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc7f05c2b6b94202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2f79d6fbee5045dd837366d04cdf359e.psmdcp" Id="R15fe47bc86034837" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ed4a62236b44971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d48399092ae544109638a9299c336ee4.psmdcp" Id="R48ba4e33f38c49d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>