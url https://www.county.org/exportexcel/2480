--- v10 (2026-05-08)
+++ v11 (2026-05-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ed4a62236b44971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d48399092ae544109638a9299c336ee4.psmdcp" Id="R48ba4e33f38c49d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29b6ef9f11754b4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/18f8eb79109d4db9a5f1d37407632efc.psmdcp" Id="R8724abf63be24bde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>