--- v11 (2026-05-31)
+++ v12 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29b6ef9f11754b4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/18f8eb79109d4db9a5f1d37407632efc.psmdcp" Id="R8724abf63be24bde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6068072f8c8f4669" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2cb54e68a2044ccca7275adb437fff37.psmdcp" Id="R20a29947a9c44074" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>