--- v12 (2026-07-06)
+++ v13 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6068072f8c8f4669" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2cb54e68a2044ccca7275adb437fff37.psmdcp" Id="R20a29947a9c44074" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a2204a161584e9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/727b9b751027481986e907951c9f183e.psmdcp" Id="Rfd395f2b9ec144a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>