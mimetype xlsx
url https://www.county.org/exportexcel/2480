--- v13 (2026-07-26)
+++ v14 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a2204a161584e9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/727b9b751027481986e907951c9f183e.psmdcp" Id="Rfd395f2b9ec144a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R193498f409fd41b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0dcffd98e1934a2986e4220cd6910535.psmdcp" Id="R91358ab8c3394721" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>