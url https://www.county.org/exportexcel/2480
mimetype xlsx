--- v14 (2026-08-15)
+++ v15 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R193498f409fd41b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0dcffd98e1934a2986e4220cd6910535.psmdcp" Id="R91358ab8c3394721" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31f5a5ca701d45bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ad6c0273b22d4843bbc39afbaf4d937d.psmdcp" Id="R093b305f085043ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>