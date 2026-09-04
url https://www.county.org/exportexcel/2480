--- v15 (2026-08-15)
+++ v16 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31f5a5ca701d45bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ad6c0273b22d4843bbc39afbaf4d937d.psmdcp" Id="R093b305f085043ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radb5bcf0861f482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e58fe57aa76546f6a5e86d56790aa552.psmdcp" Id="Rbbf1371a41524fbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>