--- v7 (2026-03-15)
+++ v8 (2026-04-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91577078842c4a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b90a80b2cb024cea89074c74a2571c18.psmdcp" Id="R369255a346ae447f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b30170d73214651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/363c1a5b5fd84e888b92eb10d6a85b6e.psmdcp" Id="Rdc1ac09c94c84d66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>