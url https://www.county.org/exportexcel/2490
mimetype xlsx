--- v8 (2026-04-04)
+++ v9 (2026-04-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b30170d73214651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/363c1a5b5fd84e888b92eb10d6a85b6e.psmdcp" Id="Rdc1ac09c94c84d66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4195d5739f644dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24a23362fbfe47bf971193b465b92d06.psmdcp" Id="Rb85f79ac0adf4ccb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>