--- v9 (2026-04-25)
+++ v10 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4195d5739f644dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24a23362fbfe47bf971193b465b92d06.psmdcp" Id="Rb85f79ac0adf4ccb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc4110186c6a4e97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/14a3425c516a470a870a9b7fc056a4fc.psmdcp" Id="R3adf18746a264db5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>