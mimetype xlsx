--- v10 (2026-05-15)
+++ v11 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc4110186c6a4e97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/14a3425c516a470a870a9b7fc056a4fc.psmdcp" Id="R3adf18746a264db5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35f43f3ad8d44662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6d47ad588ccd43fa83690a742cea5584.psmdcp" Id="R12464f755a044015" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>