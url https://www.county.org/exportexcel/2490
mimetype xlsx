--- v11 (2026-06-14)
+++ v12 (2026-07-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35f43f3ad8d44662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6d47ad588ccd43fa83690a742cea5584.psmdcp" Id="R12464f755a044015" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcb1dcc59b764658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9da2017f9d914d4e9d1776f9e744eda5.psmdcp" Id="R9942f8ff1bce4b70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>