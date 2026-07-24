--- v12 (2026-07-04)
+++ v13 (2026-07-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcb1dcc59b764658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9da2017f9d914d4e9d1776f9e744eda5.psmdcp" Id="R9942f8ff1bce4b70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a6addc6ca0d4d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c01775e467b34f238c1b6d7b822397ae.psmdcp" Id="R1870512bb68f42c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>