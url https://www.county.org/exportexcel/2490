--- v13 (2026-07-24)
+++ v14 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a6addc6ca0d4d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c01775e467b34f238c1b6d7b822397ae.psmdcp" Id="R1870512bb68f42c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R170901f4e4324e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f0009261847f436caefa03d4e8b322ba.psmdcp" Id="R63b77be69876491c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>