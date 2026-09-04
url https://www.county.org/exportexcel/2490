--- v14 (2026-08-15)
+++ v15 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R170901f4e4324e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f0009261847f436caefa03d4e8b322ba.psmdcp" Id="R63b77be69876491c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79d194a32e0f4d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/78f3e4b1d57346b0af9b0355d1c400f1.psmdcp" Id="Rb30f969bc7104d75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>