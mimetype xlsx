--- v8 (2026-03-22)
+++ v9 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86d5e7308fb44570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a9acebf94c2249c4be4583ca461cd85b.psmdcp" Id="R6f64b2ef69314c0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabddecc0c4304fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/446c3e7c5b5d4fb9b439ac1204b0e0a7.psmdcp" Id="Rbe83844c39d64b38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>