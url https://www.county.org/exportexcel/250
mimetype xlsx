--- v9 (2026-04-11)
+++ v10 (2026-05-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabddecc0c4304fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/446c3e7c5b5d4fb9b439ac1204b0e0a7.psmdcp" Id="Rbe83844c39d64b38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7df70c97d304514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d1def1cc5774311a17cb0764b0e0e62.psmdcp" Id="R54630c3e7b2740b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>