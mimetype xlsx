--- v10 (2026-05-02)
+++ v11 (2026-05-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7df70c97d304514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d1def1cc5774311a17cb0764b0e0e62.psmdcp" Id="R54630c3e7b2740b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1f46c622e454ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/00d4f6155c1840f8a571cbd0977d9a46.psmdcp" Id="Re1f2e69280ca4624" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>