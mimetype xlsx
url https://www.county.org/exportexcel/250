--- v11 (2026-05-22)
+++ v12 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1f46c622e454ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/00d4f6155c1840f8a571cbd0977d9a46.psmdcp" Id="Re1f2e69280ca4624" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc319d56cb19f447a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d8928743866c4763baac1b6bb670c0ae.psmdcp" Id="R89f96e3ad9f0493f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>