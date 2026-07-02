--- v12 (2026-06-12)
+++ v13 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc319d56cb19f447a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d8928743866c4763baac1b6bb670c0ae.psmdcp" Id="R89f96e3ad9f0493f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R235d92e2487142d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/394b8a72fb324ba3836f03f8de3f5044.psmdcp" Id="R7b358d8dc58946bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>