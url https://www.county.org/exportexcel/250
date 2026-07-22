--- v13 (2026-07-02)
+++ v14 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R235d92e2487142d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/394b8a72fb324ba3836f03f8de3f5044.psmdcp" Id="R7b358d8dc58946bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R005ca2e515cc4f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/531a703097894f63bcefdd5ee02653e7.psmdcp" Id="R50f5a33888394ea5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>