--- v14 (2026-07-22)
+++ v15 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R005ca2e515cc4f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/531a703097894f63bcefdd5ee02653e7.psmdcp" Id="R50f5a33888394ea5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R873108e763864598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/92bcae7fd39748c5b1da9a0243c32b46.psmdcp" Id="R7c065d7f93ce449a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>