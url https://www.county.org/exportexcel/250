--- v15 (2026-08-12)
+++ v16 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R873108e763864598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/92bcae7fd39748c5b1da9a0243c32b46.psmdcp" Id="R7c065d7f93ce449a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c929e6b28e047c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a95ae621f078423781294da8907d2d4b.psmdcp" Id="Ra674356b50b0490a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>