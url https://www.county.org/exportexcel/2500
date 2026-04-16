--- v7 (2026-03-18)
+++ v8 (2026-04-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaf5366430c34099" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b53a1fe7bbe34c5d9d05b10732fcd52c.psmdcp" Id="R22b295177525448a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R176c4449f1fd4991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9cfe36fc8ec5416ba2692bd367ff3210.psmdcp" Id="R1629ca5a222c4fb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>