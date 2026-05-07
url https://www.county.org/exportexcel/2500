--- v8 (2026-04-16)
+++ v9 (2026-05-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R176c4449f1fd4991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9cfe36fc8ec5416ba2692bd367ff3210.psmdcp" Id="R1629ca5a222c4fb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3440ec560da44921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/620eeeb5523a4442807925a14b7d352e.psmdcp" Id="R25551a0c025a4b88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>