--- v9 (2026-05-07)
+++ v10 (2026-05-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3440ec560da44921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/620eeeb5523a4442807925a14b7d352e.psmdcp" Id="R25551a0c025a4b88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39169b53500a4926" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f1681b50441470cbec25d8291f7c846.psmdcp" Id="R17671192153c4540" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>