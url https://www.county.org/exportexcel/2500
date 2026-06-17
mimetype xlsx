--- v10 (2026-05-27)
+++ v11 (2026-06-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39169b53500a4926" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f1681b50441470cbec25d8291f7c846.psmdcp" Id="R17671192153c4540" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R497be6006c174832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cf966c8a4daf4444b3ddbeeb0132aaba.psmdcp" Id="Rf80a5c8f51f34249" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>