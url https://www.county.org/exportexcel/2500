--- v11 (2026-06-17)
+++ v12 (2026-07-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R497be6006c174832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cf966c8a4daf4444b3ddbeeb0132aaba.psmdcp" Id="Rf80a5c8f51f34249" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b200ed3a9274e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1696ae888c5240d5aa04c1b5a75d18c1.psmdcp" Id="R8482f632249b49c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>