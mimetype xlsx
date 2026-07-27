--- v12 (2026-07-07)
+++ v13 (2026-07-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b200ed3a9274e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1696ae888c5240d5aa04c1b5a75d18c1.psmdcp" Id="R8482f632249b49c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd172051a7584ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b841ba857ec645f7867f895b401ca936.psmdcp" Id="R07e23b155fc643b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>