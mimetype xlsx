--- v13 (2026-07-27)
+++ v14 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd172051a7584ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b841ba857ec645f7867f895b401ca936.psmdcp" Id="R07e23b155fc643b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f6ec2edfda641c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/99fd2af179bd45c5af8100824a448d46.psmdcp" Id="R0ef6c32986f04e61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>