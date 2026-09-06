--- v14 (2026-08-17)
+++ v15 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f6ec2edfda641c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/99fd2af179bd45c5af8100824a448d46.psmdcp" Id="R0ef6c32986f04e61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eb6925e14424cb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fd6c7e33ce58454786bdb4c6d85180ce.psmdcp" Id="R9ef899fdae314d24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>