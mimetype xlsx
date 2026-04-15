--- v7 (2026-03-26)
+++ v8 (2026-04-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84d03a183e944900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1163183ddb1c4a4ba7daf283b739f44a.psmdcp" Id="R5137e41bec5f46f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re06ba671c0a24574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5508a593a0164dbf84e2f817473c5326.psmdcp" Id="R57b08bd392034582" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>