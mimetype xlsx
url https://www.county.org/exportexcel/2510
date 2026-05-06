--- v8 (2026-04-15)
+++ v9 (2026-05-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re06ba671c0a24574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5508a593a0164dbf84e2f817473c5326.psmdcp" Id="R57b08bd392034582" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra145004de26042ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/de1ee0397db9484082665bd132bfde60.psmdcp" Id="R73bcf8cc7c7a4fbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>