--- v9 (2026-05-06)
+++ v10 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra145004de26042ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/de1ee0397db9484082665bd132bfde60.psmdcp" Id="R73bcf8cc7c7a4fbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ffdb5f0dc334d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/450a020fb5a54d65887cdba32b7f0818.psmdcp" Id="Rfa933dff84014089" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>