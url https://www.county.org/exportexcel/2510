--- v10 (2026-05-26)
+++ v11 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ffdb5f0dc334d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/450a020fb5a54d65887cdba32b7f0818.psmdcp" Id="Rfa933dff84014089" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1460d8ba9664964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8aecb1b5fe4848eda66af5b0cb1305ae.psmdcp" Id="Rdb96bf5b5763415e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>