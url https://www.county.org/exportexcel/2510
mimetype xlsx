--- v11 (2026-06-15)
+++ v12 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1460d8ba9664964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8aecb1b5fe4848eda66af5b0cb1305ae.psmdcp" Id="Rdb96bf5b5763415e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e93278f7c75458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/50e8be3611b643be89946d5764530e1f.psmdcp" Id="R937510f4e3fe4c5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>