--- v12 (2026-07-06)
+++ v13 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e93278f7c75458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/50e8be3611b643be89946d5764530e1f.psmdcp" Id="R937510f4e3fe4c5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9569f80293c44dcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9af7994900c5486d8ed4103d8c4c0363.psmdcp" Id="Re263d4efd0de4e0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>