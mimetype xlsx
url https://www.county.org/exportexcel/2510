--- v13 (2026-07-26)
+++ v14 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9569f80293c44dcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9af7994900c5486d8ed4103d8c4c0363.psmdcp" Id="Re263d4efd0de4e0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dfb46d8e86b4ee1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d3ccca80b8304e5bb0b5cc3593a52cb8.psmdcp" Id="R6d7c0c59149840b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>