--- v14 (2026-08-15)
+++ v15 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dfb46d8e86b4ee1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d3ccca80b8304e5bb0b5cc3593a52cb8.psmdcp" Id="R6d7c0c59149840b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R883b2725e3bc4f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ed6b106c0778468198012a00d6b3e63d.psmdcp" Id="Re5441f3d0b984781" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>