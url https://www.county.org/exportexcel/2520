--- v10 (2026-03-23)
+++ v11 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdcded729c6e488d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d756273239e43199c943311a44b7d6f.psmdcp" Id="R4bedde9629eb4f3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd37d850fb36f4915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c3aaab2ea6c4ca1a823a8c0ce1a0620.psmdcp" Id="Ree2de09dfead4a7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>