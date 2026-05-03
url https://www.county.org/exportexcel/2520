--- v11 (2026-04-13)
+++ v12 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd37d850fb36f4915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c3aaab2ea6c4ca1a823a8c0ce1a0620.psmdcp" Id="Ree2de09dfead4a7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8756c1ce9381400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1bae09a73b14227ae831f9066df55b9.psmdcp" Id="Rccca69d852ca4fd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>