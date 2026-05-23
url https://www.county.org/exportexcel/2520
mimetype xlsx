--- v12 (2026-05-03)
+++ v13 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8756c1ce9381400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1bae09a73b14227ae831f9066df55b9.psmdcp" Id="Rccca69d852ca4fd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1925037e93524ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5bb80bd15fb740c6af74db80abd0d8b5.psmdcp" Id="R88a9e42e606f48e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>