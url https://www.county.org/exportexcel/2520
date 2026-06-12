--- v13 (2026-05-23)
+++ v14 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1925037e93524ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5bb80bd15fb740c6af74db80abd0d8b5.psmdcp" Id="R88a9e42e606f48e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf257086b86b146e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/51ca4b4e0fb54554a561ecc16f2532c0.psmdcp" Id="Rda4050a4820f4242" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>