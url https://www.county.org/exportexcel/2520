--- v14 (2026-06-12)
+++ v15 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf257086b86b146e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/51ca4b4e0fb54554a561ecc16f2532c0.psmdcp" Id="Rda4050a4820f4242" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R709f86fd35154113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/039bb52bda7a4af8baf0176cff050a6b.psmdcp" Id="R5f5269d0c3eb47f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>