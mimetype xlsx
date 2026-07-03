--- v15 (2026-07-03)
+++ v16 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R709f86fd35154113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/039bb52bda7a4af8baf0176cff050a6b.psmdcp" Id="R5f5269d0c3eb47f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c24b2e84af04187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2e2b02063a7e45d88624aef54d19892e.psmdcp" Id="R579cab90b05a4308" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>