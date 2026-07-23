--- v16 (2026-07-03)
+++ v17 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c24b2e84af04187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2e2b02063a7e45d88624aef54d19892e.psmdcp" Id="R579cab90b05a4308" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28e2237033d04ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32a1bb54da604b39952e8bc5be91ed4c.psmdcp" Id="R44d46e6a59554430" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>