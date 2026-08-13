--- v17 (2026-07-23)
+++ v18 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28e2237033d04ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32a1bb54da604b39952e8bc5be91ed4c.psmdcp" Id="R44d46e6a59554430" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d517d57b65b4079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8fdbf77eae3b449eb06a871b2ccd8e7c.psmdcp" Id="R8ecfd7273e2d43cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>