--- v18 (2026-08-13)
+++ v19 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d517d57b65b4079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8fdbf77eae3b449eb06a871b2ccd8e7c.psmdcp" Id="R8ecfd7273e2d43cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9692989e8d8c442e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3effe62dc2b343b28f3fd30e1c8151b3.psmdcp" Id="R9ae2d2ac42c240fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>