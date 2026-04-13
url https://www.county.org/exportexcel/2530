--- v6 (2026-03-24)
+++ v7 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb321ec9de9d844ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8cfa678df7cf4b579976cf7cc1956b9c.psmdcp" Id="R4a481c4b3bc7492d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R721cb11c23254914" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b5c1fd6c4bbe4081b397b1bb3ae6bf54.psmdcp" Id="Raaa4faeb8ed040c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>