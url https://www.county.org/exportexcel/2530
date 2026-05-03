--- v7 (2026-04-13)
+++ v8 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R721cb11c23254914" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b5c1fd6c4bbe4081b397b1bb3ae6bf54.psmdcp" Id="Raaa4faeb8ed040c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3293cfa7cfed493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e7be219bb4b4f1b852fa4a9a1376aef.psmdcp" Id="R4cc9f358a7c545a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>