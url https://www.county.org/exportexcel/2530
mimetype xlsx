--- v8 (2026-05-03)
+++ v9 (2026-05-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3293cfa7cfed493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e7be219bb4b4f1b852fa4a9a1376aef.psmdcp" Id="R4cc9f358a7c545a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1109ad37bc6847f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9d553855219e4b4c917e30348b9a1ef7.psmdcp" Id="R17754d909fa1482c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>