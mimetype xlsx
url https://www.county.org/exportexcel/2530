--- v9 (2026-05-24)
+++ v10 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1109ad37bc6847f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9d553855219e4b4c917e30348b9a1ef7.psmdcp" Id="R17754d909fa1482c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3afc20797b64372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4a0e880c14964101bce8590597ac6e69.psmdcp" Id="R6d3a4964374d4615" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>