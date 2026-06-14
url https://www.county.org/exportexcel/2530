--- v10 (2026-06-14)
+++ v11 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3afc20797b64372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4a0e880c14964101bce8590597ac6e69.psmdcp" Id="R6d3a4964374d4615" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40db0e9dac3f4811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/379a18c3d570451d949f47a8c943cbd7.psmdcp" Id="R3094f7802a954881" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>