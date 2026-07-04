--- v11 (2026-06-14)
+++ v12 (2026-07-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40db0e9dac3f4811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/379a18c3d570451d949f47a8c943cbd7.psmdcp" Id="R3094f7802a954881" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ece833d614145d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a99c7ab06ba44c08c38364debf712c6.psmdcp" Id="R2653e46868514863" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>