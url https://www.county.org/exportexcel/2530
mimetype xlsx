--- v12 (2026-07-04)
+++ v13 (2026-07-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ece833d614145d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a99c7ab06ba44c08c38364debf712c6.psmdcp" Id="R2653e46868514863" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9e4368892e64469" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1bd9333b8e9343a995ee9697bd5d7ee0.psmdcp" Id="R33f8f4a6dd344824" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>