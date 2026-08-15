--- v13 (2026-07-24)
+++ v14 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9e4368892e64469" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1bd9333b8e9343a995ee9697bd5d7ee0.psmdcp" Id="R33f8f4a6dd344824" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe2734a6c8244218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3cba50c1d3654a0ba2ada41a7e838e09.psmdcp" Id="R653cce60fdc8402c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>