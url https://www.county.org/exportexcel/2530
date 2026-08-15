--- v14 (2026-08-15)
+++ v15 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe2734a6c8244218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3cba50c1d3654a0ba2ada41a7e838e09.psmdcp" Id="R653cce60fdc8402c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e7999f48c814ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a5818974fc7427ca186333d4a761f0e.psmdcp" Id="R8118f0e3e10e435c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>