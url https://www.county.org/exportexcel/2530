--- v15 (2026-08-15)
+++ v16 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e7999f48c814ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a5818974fc7427ca186333d4a761f0e.psmdcp" Id="R8118f0e3e10e435c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f2513d7e77d49c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0502db3d7cd74dbeb72ef288ae62d9fe.psmdcp" Id="Rad2bd5a2dcd04b05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>