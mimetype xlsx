--- v10 (2026-03-23)
+++ v11 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1531d2339f504fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24cc44f479544945b4b45ae0f0324057.psmdcp" Id="Rc150931d50e1426c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2a188b1caed4dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2380f540ca8543a7a6b93d8e027dfba6.psmdcp" Id="Rc7e0f9fcb1b54c2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>