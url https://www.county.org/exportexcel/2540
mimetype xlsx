--- v11 (2026-04-13)
+++ v12 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2a188b1caed4dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2380f540ca8543a7a6b93d8e027dfba6.psmdcp" Id="Rc7e0f9fcb1b54c2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e0a030a05734df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0e93bb2400164785af1ce5f70043b11e.psmdcp" Id="R954410ca96fa42d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>