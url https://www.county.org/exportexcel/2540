--- v12 (2026-05-03)
+++ v13 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e0a030a05734df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0e93bb2400164785af1ce5f70043b11e.psmdcp" Id="R954410ca96fa42d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f6a6a38d2954191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6deee7398c704ec5af8d9d0d71f19ccd.psmdcp" Id="R65beaf8848144a13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>