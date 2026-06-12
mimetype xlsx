--- v13 (2026-05-23)
+++ v14 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f6a6a38d2954191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6deee7398c704ec5af8d9d0d71f19ccd.psmdcp" Id="R65beaf8848144a13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fadb3e190a74e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0cadfcf73f144389e3f5cbb939c3d0d.psmdcp" Id="Rdf88cdedd28f49c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>