--- v14 (2026-06-12)
+++ v15 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fadb3e190a74e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0cadfcf73f144389e3f5cbb939c3d0d.psmdcp" Id="Rdf88cdedd28f49c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f449b933e0540ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c5473cf2afb4232bc2503f8b59cab57.psmdcp" Id="Re757a5367a5243a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>