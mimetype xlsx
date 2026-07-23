--- v15 (2026-07-03)
+++ v16 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f449b933e0540ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c5473cf2afb4232bc2503f8b59cab57.psmdcp" Id="Re757a5367a5243a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ed7ec6c9d51473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/03707ce3c7a143a1a6778fe94807c9cf.psmdcp" Id="R5f06316185624341" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>