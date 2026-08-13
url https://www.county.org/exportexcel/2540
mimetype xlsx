--- v16 (2026-07-23)
+++ v17 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ed7ec6c9d51473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/03707ce3c7a143a1a6778fe94807c9cf.psmdcp" Id="R5f06316185624341" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R370ca2e2339b4a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f80993683406466c8d95615d6455596e.psmdcp" Id="R3db515ff3a694fe7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>