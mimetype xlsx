--- v17 (2026-08-13)
+++ v18 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R370ca2e2339b4a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f80993683406466c8d95615d6455596e.psmdcp" Id="R3db515ff3a694fe7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbeffa3e38c5e4885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/84c673c33e744de7989d04f98840324e.psmdcp" Id="R62bf776904cd4d8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>