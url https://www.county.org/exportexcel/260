--- v8 (2026-03-30)
+++ v9 (2026-04-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R797f783b50b74424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e8875a37c9ff4c8aa1b2fb49a8459eac.psmdcp" Id="Rdf9a3291bc264f53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f571f5c2be84e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/96c92f615a07489ebadd43a021b3b6d8.psmdcp" Id="Re17d84b211ea4220" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>