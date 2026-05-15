--- v9 (2026-04-25)
+++ v10 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f571f5c2be84e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/96c92f615a07489ebadd43a021b3b6d8.psmdcp" Id="Re17d84b211ea4220" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c304f0618194ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1e3e0f7ae8c9471c8de8db8751bdb3fd.psmdcp" Id="R8cc1c71a6161408d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>