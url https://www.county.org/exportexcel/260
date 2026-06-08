--- v10 (2026-05-15)
+++ v11 (2026-06-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c304f0618194ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1e3e0f7ae8c9471c8de8db8751bdb3fd.psmdcp" Id="R8cc1c71a6161408d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16be9673b327424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63d618d80ce443e7afcfe0d1cde00cce.psmdcp" Id="R83a5ec1d13d847ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>