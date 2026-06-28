--- v11 (2026-06-08)
+++ v12 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16be9673b327424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63d618d80ce443e7afcfe0d1cde00cce.psmdcp" Id="R83a5ec1d13d847ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R860e4f6be8044618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/55293fce1cf54c3492da48cfc33b5e18.psmdcp" Id="R6e6feb6124e24eb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>