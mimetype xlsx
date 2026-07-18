--- v12 (2026-06-28)
+++ v13 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R860e4f6be8044618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/55293fce1cf54c3492da48cfc33b5e18.psmdcp" Id="R6e6feb6124e24eb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd577f897d0a94dae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e8b67c5eeb2447e5889ec5de4c8505bc.psmdcp" Id="R30f4276735d04062" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>