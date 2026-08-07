--- v13 (2026-07-18)
+++ v14 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd577f897d0a94dae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e8b67c5eeb2447e5889ec5de4c8505bc.psmdcp" Id="R30f4276735d04062" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raacb8a835afd4225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ed68724e277343df9960856623203848.psmdcp" Id="R25bb6609842c4eb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>