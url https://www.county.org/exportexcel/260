--- v14 (2026-08-07)
+++ v15 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raacb8a835afd4225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ed68724e277343df9960856623203848.psmdcp" Id="R25bb6609842c4eb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3cab49c4a6b418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f99f368dc40e457a9b819eceb5fbf8d0.psmdcp" Id="R5b4f9bebb94f4461" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>