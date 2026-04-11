--- v8 (2026-03-22)
+++ v9 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82ea1adf63424556" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1f5a94a807784d87b986a0e4e1b23a4e.psmdcp" Id="R114a8aecb4b3492d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4769f93d52ec4e19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/904a45fe9bd241a8b578ee2bb3e6724e.psmdcp" Id="R07ae44f7935d4bea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>