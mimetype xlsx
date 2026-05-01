--- v9 (2026-04-11)
+++ v10 (2026-05-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4769f93d52ec4e19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/904a45fe9bd241a8b578ee2bb3e6724e.psmdcp" Id="R07ae44f7935d4bea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5441542bc78a4dfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32f4855e9d8b4bcb97f1744c6387ba10.psmdcp" Id="R126d1467def64f8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>