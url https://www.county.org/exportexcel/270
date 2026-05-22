--- v10 (2026-05-01)
+++ v11 (2026-05-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5441542bc78a4dfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32f4855e9d8b4bcb97f1744c6387ba10.psmdcp" Id="R126d1467def64f8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c6c7bdd4f59491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/729171ff5b1d482a9006df7d00a5c6f5.psmdcp" Id="R5d50ed32cd2b4c15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>