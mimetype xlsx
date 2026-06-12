--- v11 (2026-05-22)
+++ v12 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c6c7bdd4f59491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/729171ff5b1d482a9006df7d00a5c6f5.psmdcp" Id="R5d50ed32cd2b4c15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f7c34b499614468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/171ab0e38f9c4737b36290f2c15fbd47.psmdcp" Id="Rad332ac0bb1144e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>