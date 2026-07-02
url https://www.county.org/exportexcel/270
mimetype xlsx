--- v12 (2026-06-12)
+++ v13 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f7c34b499614468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/171ab0e38f9c4737b36290f2c15fbd47.psmdcp" Id="Rad332ac0bb1144e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b303936be1f481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1575c782c11471cb0e8371fcdc2ea48.psmdcp" Id="R0fd79969a5364ecb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>