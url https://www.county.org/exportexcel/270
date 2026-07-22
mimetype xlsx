--- v13 (2026-07-02)
+++ v14 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b303936be1f481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1575c782c11471cb0e8371fcdc2ea48.psmdcp" Id="R0fd79969a5364ecb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3162417a61f4269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1398f272d7b4b5e9572e7555cd1e82b.psmdcp" Id="Rc8a98ab6d5684c85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>