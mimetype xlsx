--- v14 (2026-07-22)
+++ v15 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3162417a61f4269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1398f272d7b4b5e9572e7555cd1e82b.psmdcp" Id="Rc8a98ab6d5684c85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dd5c7a785354f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fee87f8694d3497594105f0c6a054c4d.psmdcp" Id="Rfc287abe25634625" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>