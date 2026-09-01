--- v15 (2026-08-12)
+++ v16 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dd5c7a785354f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fee87f8694d3497594105f0c6a054c4d.psmdcp" Id="Rfc287abe25634625" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5b53edca7c84318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a05a0b9cec394cd2853fc28f746a1e33.psmdcp" Id="R03bc170676444758" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>