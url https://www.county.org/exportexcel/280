--- v7 (2026-03-27)
+++ v8 (2026-04-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61314222657e4c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c34f7a8738542de92b8a5bc52a79ac9.psmdcp" Id="R4e2f27c4d8724673" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R032eb1ab34a3470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04b2853d27054f90bb1a236f3497ef96.psmdcp" Id="R0c5cdd96e4734796" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>