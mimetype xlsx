--- v8 (2026-04-16)
+++ v9 (2026-05-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R032eb1ab34a3470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04b2853d27054f90bb1a236f3497ef96.psmdcp" Id="R0c5cdd96e4734796" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc040087388d94000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f6a79fa1cf774a68b7e6b0cb4d893b93.psmdcp" Id="R36309b5cd8ef4401" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>