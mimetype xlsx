--- v9 (2026-05-06)
+++ v10 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc040087388d94000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f6a79fa1cf774a68b7e6b0cb4d893b93.psmdcp" Id="R36309b5cd8ef4401" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5409d7ff63c04d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b8c55297831547b18b3408c076c48fb1.psmdcp" Id="R074c8c63097e40a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>