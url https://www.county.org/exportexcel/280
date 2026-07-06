--- v10 (2026-06-15)
+++ v11 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5409d7ff63c04d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b8c55297831547b18b3408c076c48fb1.psmdcp" Id="R074c8c63097e40a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree51d5352161404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/280f0b4ffe91463ca6353f0827d7fc65.psmdcp" Id="Rff455ee167f2462d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>