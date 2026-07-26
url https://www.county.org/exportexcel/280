--- v11 (2026-07-06)
+++ v12 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree51d5352161404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/280f0b4ffe91463ca6353f0827d7fc65.psmdcp" Id="Rff455ee167f2462d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf44635b1999d44a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf07f8c47fb34b098fe373c1b0240a08.psmdcp" Id="R38820ecb6f8e4fc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>