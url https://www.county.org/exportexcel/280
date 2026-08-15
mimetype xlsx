--- v12 (2026-07-26)
+++ v13 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf44635b1999d44a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf07f8c47fb34b098fe373c1b0240a08.psmdcp" Id="R38820ecb6f8e4fc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e56644fe3b24c1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d390ea9bd17a457ca6163d8d24d8b345.psmdcp" Id="R67efe93f89a0455f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>