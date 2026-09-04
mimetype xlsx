--- v13 (2026-08-15)
+++ v14 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e56644fe3b24c1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d390ea9bd17a457ca6163d8d24d8b345.psmdcp" Id="R67efe93f89a0455f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree0a680f0f054348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f97388dfb8643a5991376282b335c58.psmdcp" Id="R601efc6d0eec47e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>