--- v8 (2026-03-24)
+++ v9 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7455c7e04f604d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b8138f28603d4dd9a8ff964fad9670b2.psmdcp" Id="R38a3fbd499604624" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b2a00c0b3434935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2b3678fb422f49828bf5e5190fdbb190.psmdcp" Id="R38a1a854fd894281" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>