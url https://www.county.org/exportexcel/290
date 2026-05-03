--- v9 (2026-04-13)
+++ v10 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b2a00c0b3434935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2b3678fb422f49828bf5e5190fdbb190.psmdcp" Id="R38a1a854fd894281" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4b2bbca45534619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/645323981570440584fb2370d6bc3dfd.psmdcp" Id="Rfe36daf2e39e4e3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>