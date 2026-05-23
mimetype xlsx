--- v10 (2026-05-03)
+++ v11 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4b2bbca45534619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/645323981570440584fb2370d6bc3dfd.psmdcp" Id="Rfe36daf2e39e4e3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b15fec172a14ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b0d909adfddc48b5a9f69104c891c99e.psmdcp" Id="R38aa5b82dab34b79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>