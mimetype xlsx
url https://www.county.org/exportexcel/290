--- v11 (2026-05-23)
+++ v12 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b15fec172a14ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b0d909adfddc48b5a9f69104c891c99e.psmdcp" Id="R38aa5b82dab34b79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd308e48685654456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f8cf2fde1fd540d2bb3741253b4399ba.psmdcp" Id="R02cd967d515745d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>