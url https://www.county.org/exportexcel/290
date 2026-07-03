--- v12 (2026-06-12)
+++ v13 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd308e48685654456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f8cf2fde1fd540d2bb3741253b4399ba.psmdcp" Id="R02cd967d515745d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fcc54cb179c43a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9332079f27fb4934a88d0798993f82d3.psmdcp" Id="Re96d7a11491c4380" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>