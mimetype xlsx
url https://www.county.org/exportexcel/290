--- v13 (2026-07-03)
+++ v14 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fcc54cb179c43a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9332079f27fb4934a88d0798993f82d3.psmdcp" Id="Re96d7a11491c4380" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24d7c8aa824246d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f3cf95e30b1744e89e394086b9b0621b.psmdcp" Id="Re4a87b01fe8c40fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>