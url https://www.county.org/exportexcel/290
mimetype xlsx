--- v14 (2026-07-23)
+++ v15 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24d7c8aa824246d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f3cf95e30b1744e89e394086b9b0621b.psmdcp" Id="Re4a87b01fe8c40fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51d93bcac58542ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aced707fb7b94a859396bb934b1aa184.psmdcp" Id="R300c9161961f4680" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>