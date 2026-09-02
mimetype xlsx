--- v15 (2026-08-13)
+++ v16 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51d93bcac58542ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aced707fb7b94a859396bb934b1aa184.psmdcp" Id="R300c9161961f4680" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac4ba975672b484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c58ddfb20a24689b4f3b22b65e9bd2c.psmdcp" Id="Rb8a9ebbb9d194421" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>