--- v14 (2026-09-01)
+++ v15 (2026-09-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c300a19f8734159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91eb7c25135e41e68e400b05520443f8.psmdcp" Id="Rb014e7bb53d14649" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4d2318df9d4495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/339dc7f447de42b0bc3e6f446ecde920.psmdcp" Id="R7b3ba31e36154b5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>