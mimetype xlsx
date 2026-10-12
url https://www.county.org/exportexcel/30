--- v15 (2026-09-21)
+++ v16 (2026-10-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4d2318df9d4495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/339dc7f447de42b0bc3e6f446ecde920.psmdcp" Id="R7b3ba31e36154b5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bd2d97f46f0478a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/430314b9e8b04217a8211686cd21d48e.psmdcp" Id="R5afd2864412942f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>