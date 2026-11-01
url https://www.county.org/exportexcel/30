--- v16 (2026-10-12)
+++ v17 (2026-11-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bd2d97f46f0478a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/430314b9e8b04217a8211686cd21d48e.psmdcp" Id="R5afd2864412942f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9371a35507944f62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/41ae500ef96c409089accc1b45fd3b0f.psmdcp" Id="R41446af0183b4551" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>