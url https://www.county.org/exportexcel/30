--- v6 (2026-03-22)
+++ v7 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6f1643c81fd49bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac2ba4e89f0b4392861a23cff0921fb9.psmdcp" Id="R8ce33799304842d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc82c00506d864825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/342a68211c2e4a13b1eaf4933d771bd6.psmdcp" Id="Rf905b3188fd647d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>