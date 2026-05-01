--- v7 (2026-04-11)
+++ v8 (2026-05-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc82c00506d864825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/342a68211c2e4a13b1eaf4933d771bd6.psmdcp" Id="Rf905b3188fd647d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc105cd3f304e4ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c92c6b730faf452096a2eec32f2c89e7.psmdcp" Id="Rdcc60add10534809" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>