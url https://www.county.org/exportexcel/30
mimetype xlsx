--- v8 (2026-05-01)
+++ v9 (2026-05-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc105cd3f304e4ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c92c6b730faf452096a2eec32f2c89e7.psmdcp" Id="Rdcc60add10534809" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37a1ec25b0c84608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c3aab3397a9a4ce1be75f22e2f5510c0.psmdcp" Id="R4063006fa9eb4460" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>