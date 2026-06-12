--- v9 (2026-05-22)
+++ v10 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37a1ec25b0c84608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c3aab3397a9a4ce1be75f22e2f5510c0.psmdcp" Id="R4063006fa9eb4460" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R105469dbf04942bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a7639608b9f4015803eb4ff1e5f293f.psmdcp" Id="R2df997c3c6c84c08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>