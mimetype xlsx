--- v10 (2026-06-12)
+++ v11 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R105469dbf04942bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a7639608b9f4015803eb4ff1e5f293f.psmdcp" Id="R2df997c3c6c84c08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e2546aaa41a4a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b3f7a0f70fd94774b76289e46bf1c925.psmdcp" Id="R339c9ab4b35e4e32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>