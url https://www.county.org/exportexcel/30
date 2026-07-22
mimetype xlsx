--- v11 (2026-07-02)
+++ v12 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e2546aaa41a4a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b3f7a0f70fd94774b76289e46bf1c925.psmdcp" Id="R339c9ab4b35e4e32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R582fc5cda0b84d19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a4fe34d4d5a466c83cd992bff01592e.psmdcp" Id="R2ea0bee3d1984fc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>