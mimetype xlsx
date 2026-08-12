--- v12 (2026-07-22)
+++ v13 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R582fc5cda0b84d19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a4fe34d4d5a466c83cd992bff01592e.psmdcp" Id="R2ea0bee3d1984fc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e470b973a9740cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd3099fc4b5d46e7a1704af974b49f81.psmdcp" Id="R6143ba6ee0d441f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>