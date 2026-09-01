--- v13 (2026-08-12)
+++ v14 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e470b973a9740cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd3099fc4b5d46e7a1704af974b49f81.psmdcp" Id="R6143ba6ee0d441f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c300a19f8734159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91eb7c25135e41e68e400b05520443f8.psmdcp" Id="Rb014e7bb53d14649" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>