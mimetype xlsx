--- v5 (2026-03-21)
+++ v6 (2026-04-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c8b521809384fce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/14529a39f01b4be8b5e4ef73d36140c9.psmdcp" Id="R8c45d9efb00b412f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e79a95920d042a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9cf71896a32c42419a3ee51a3ceb26b9.psmdcp" Id="R915193651c174f6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>