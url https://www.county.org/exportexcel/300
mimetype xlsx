--- v6 (2026-04-19)
+++ v7 (2026-04-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e79a95920d042a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9cf71896a32c42419a3ee51a3ceb26b9.psmdcp" Id="R915193651c174f6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81adbc255fe342e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/51213ddc0456418c9ad39aab6633ee89.psmdcp" Id="Rab4b963a0afa4bc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>