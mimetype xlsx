--- v7 (2026-04-19)
+++ v8 (2026-05-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81adbc255fe342e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/51213ddc0456418c9ad39aab6633ee89.psmdcp" Id="Rab4b963a0afa4bc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e7ba84645034066" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7ac29bcb77cc49399d129ef32e5d2ead.psmdcp" Id="R588c3b276cb84392" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>