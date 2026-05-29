--- v8 (2026-05-09)
+++ v9 (2026-05-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e7ba84645034066" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7ac29bcb77cc49399d129ef32e5d2ead.psmdcp" Id="R588c3b276cb84392" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd08d105e5904f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c64d329e17be427d80a45b6986e03d22.psmdcp" Id="R34e672ed811343fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>