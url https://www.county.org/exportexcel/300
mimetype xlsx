--- v9 (2026-05-29)
+++ v10 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd08d105e5904f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c64d329e17be427d80a45b6986e03d22.psmdcp" Id="R34e672ed811343fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0865d0c4076449ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/27954dd0c1f941879540d3cba7d6610e.psmdcp" Id="Rcda8a45958624567" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>