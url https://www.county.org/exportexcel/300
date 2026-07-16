--- v10 (2026-06-19)
+++ v11 (2026-07-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0865d0c4076449ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/27954dd0c1f941879540d3cba7d6610e.psmdcp" Id="Rcda8a45958624567" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62cf9945782c46df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4aabd17fc7724d49bd9120c1f837467d.psmdcp" Id="R00bd1891e5454b91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>