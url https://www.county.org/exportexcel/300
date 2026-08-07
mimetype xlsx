--- v11 (2026-07-16)
+++ v12 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62cf9945782c46df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4aabd17fc7724d49bd9120c1f837467d.psmdcp" Id="R00bd1891e5454b91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ea04dbad3484ce4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fff671750daa48caa3786d1ca7fa9021.psmdcp" Id="R276318a773444f86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>