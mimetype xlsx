--- v12 (2026-08-07)
+++ v13 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ea04dbad3484ce4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fff671750daa48caa3786d1ca7fa9021.psmdcp" Id="R276318a773444f86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bdeffab7a3f42f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9878b81ee99b46a489f59827ddba632f.psmdcp" Id="Re980c9d3476049e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>