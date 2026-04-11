--- v7 (2026-03-22)
+++ v8 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5b518879cf641c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1af666e0566746bcaa3c7770074d55f5.psmdcp" Id="R24dc015efbb84dff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb787e27710a043f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c1c2c68ea7e4be4a3d7016dec3f42a2.psmdcp" Id="R72787a1a2e564ae9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>