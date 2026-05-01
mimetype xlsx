--- v8 (2026-04-11)
+++ v9 (2026-05-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb787e27710a043f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c1c2c68ea7e4be4a3d7016dec3f42a2.psmdcp" Id="R72787a1a2e564ae9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf0c520668034ecc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0d359a4abe2e478284d4ac3e744a7295.psmdcp" Id="Rc04adcf6fce84e16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>