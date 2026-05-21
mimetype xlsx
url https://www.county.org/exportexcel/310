--- v9 (2026-05-01)
+++ v10 (2026-05-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf0c520668034ecc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0d359a4abe2e478284d4ac3e744a7295.psmdcp" Id="Rc04adcf6fce84e16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1db646295404479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/80f1687a403f480aae3a05f3e0efac1b.psmdcp" Id="R8c3cfce6970f4993" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>