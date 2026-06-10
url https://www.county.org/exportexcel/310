--- v10 (2026-05-21)
+++ v11 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1db646295404479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/80f1687a403f480aae3a05f3e0efac1b.psmdcp" Id="R8c3cfce6970f4993" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c3edb7067dd4a16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ae6605836dc495bba1fa2fdba66233b.psmdcp" Id="Rdff4f609e12a4d16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>