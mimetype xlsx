--- v11 (2026-06-10)
+++ v12 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c3edb7067dd4a16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ae6605836dc495bba1fa2fdba66233b.psmdcp" Id="Rdff4f609e12a4d16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R999dbe85405f4ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4844ad48f17941da81e668aeb5bb9c77.psmdcp" Id="R97a072b10b4f425a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>