--- v12 (2026-07-02)
+++ v13 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R999dbe85405f4ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4844ad48f17941da81e668aeb5bb9c77.psmdcp" Id="R97a072b10b4f425a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45632150a41f4fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/82ac1a6083a5498fb443d831d689d769.psmdcp" Id="Rca5b3b62cf5a43aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>