--- v13 (2026-07-22)
+++ v14 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45632150a41f4fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/82ac1a6083a5498fb443d831d689d769.psmdcp" Id="Rca5b3b62cf5a43aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddb070a055ab420a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a063277ecc774247aa35475137d1ae7b.psmdcp" Id="R5e72e45b72e14950" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>