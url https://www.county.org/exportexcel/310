--- v14 (2026-08-12)
+++ v15 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddb070a055ab420a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a063277ecc774247aa35475137d1ae7b.psmdcp" Id="R5e72e45b72e14950" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re47f331d6cca4ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34f40969f9ff4997b412ed2a32262d0a.psmdcp" Id="Rfa7f6869a3cd4bc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>