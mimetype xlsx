--- v8 (2026-03-23)
+++ v9 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfcb42a74b6d41f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b980dec0747d4ee982699189a7536970.psmdcp" Id="R36e82ae1ce234793" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redf87971fb474ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/31d176da65a1415a85b79d2116c8c985.psmdcp" Id="R9b49b0f81ebe4691" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>