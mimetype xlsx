--- v9 (2026-04-13)
+++ v10 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redf87971fb474ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/31d176da65a1415a85b79d2116c8c985.psmdcp" Id="R9b49b0f81ebe4691" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0d8cb7b5aa34cc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cb46dbac95dd4514bb66524e0bdfc332.psmdcp" Id="R3e0d125292d24641" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>