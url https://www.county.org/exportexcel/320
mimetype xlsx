--- v10 (2026-05-03)
+++ v11 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0d8cb7b5aa34cc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cb46dbac95dd4514bb66524e0bdfc332.psmdcp" Id="R3e0d125292d24641" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R417108877c9b42ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3afbe2c42e444b2bb9b553c00cec0784.psmdcp" Id="Rba5333cf13824e1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>