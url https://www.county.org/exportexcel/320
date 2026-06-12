--- v11 (2026-05-23)
+++ v12 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R417108877c9b42ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3afbe2c42e444b2bb9b553c00cec0784.psmdcp" Id="Rba5333cf13824e1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R445df96e35294f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01b6dd4f4493498ba485ceeaeea6469c.psmdcp" Id="R6012c23a2f1b4614" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>