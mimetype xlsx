--- v12 (2026-06-12)
+++ v13 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R445df96e35294f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01b6dd4f4493498ba485ceeaeea6469c.psmdcp" Id="R6012c23a2f1b4614" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb135e83f27a741a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01b8b50666984732a95873417b1f54c6.psmdcp" Id="R911a42dd57a4439f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>