--- v13 (2026-07-03)
+++ v14 (2026-07-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb135e83f27a741a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01b8b50666984732a95873417b1f54c6.psmdcp" Id="R911a42dd57a4439f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a3ea1356c9d4ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f51f01bce8642379d8ba4405c545d44.psmdcp" Id="R0b672470f2ea4eaa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>