--- v14 (2026-07-24)
+++ v15 (2026-08-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a3ea1356c9d4ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f51f01bce8642379d8ba4405c545d44.psmdcp" Id="R0b672470f2ea4eaa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86f5f6ed1c864416" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0fb49768eac841b6936353ec70307ea8.psmdcp" Id="Rc05412175535405a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>