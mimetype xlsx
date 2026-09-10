--- v15 (2026-08-19)
+++ v16 (2026-09-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86f5f6ed1c864416" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0fb49768eac841b6936353ec70307ea8.psmdcp" Id="Rc05412175535405a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5629d29746b4d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cecc231b5b464ba2b475c5f374f70ddb.psmdcp" Id="R981a96cd266c4c59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>