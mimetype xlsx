--- v5 (2026-03-07)
+++ v6 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e8ec49576f840f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/441e872289334aefae280907931067ea.psmdcp" Id="R2d557692fe3d4cc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fd52c4b8c704751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44633994043c4f70bb8765372b501e6a.psmdcp" Id="R7817f9556630422d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>