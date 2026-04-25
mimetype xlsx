--- v6 (2026-04-01)
+++ v7 (2026-04-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fd52c4b8c704751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44633994043c4f70bb8765372b501e6a.psmdcp" Id="R7817f9556630422d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R771f0faea8204b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/08048d405177409096e5d0f0c9b1d133.psmdcp" Id="R823b0af8e8cc46fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>