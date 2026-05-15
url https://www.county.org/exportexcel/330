--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R771f0faea8204b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/08048d405177409096e5d0f0c9b1d133.psmdcp" Id="R823b0af8e8cc46fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5285747c37b149f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3db9a6487d004bfa880210f204243846.psmdcp" Id="Rc94857cb90734d27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>