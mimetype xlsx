--- v8 (2026-05-15)
+++ v9 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5285747c37b149f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3db9a6487d004bfa880210f204243846.psmdcp" Id="Rc94857cb90734d27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5068c49ad06e4344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72ab4f883d0a4109bf62481e5ed43861.psmdcp" Id="R8f8cf54f0c1b4382" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>