--- v9 (2026-06-06)
+++ v10 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5068c49ad06e4344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72ab4f883d0a4109bf62481e5ed43861.psmdcp" Id="R8f8cf54f0c1b4382" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd65244256c0a4f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f355c1fcfaf4186a5388cf4133cfbc3.psmdcp" Id="R58ff9f8f31244c16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>