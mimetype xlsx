--- v10 (2026-06-27)
+++ v11 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd65244256c0a4f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f355c1fcfaf4186a5388cf4133cfbc3.psmdcp" Id="R58ff9f8f31244c16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffbf2766aaf54181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b09ac6c3c6d3416a8d644f5183660c59.psmdcp" Id="Ra2fd2f59bf754b93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>