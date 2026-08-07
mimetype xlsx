--- v11 (2026-07-18)
+++ v12 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffbf2766aaf54181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b09ac6c3c6d3416a8d644f5183660c59.psmdcp" Id="Ra2fd2f59bf754b93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62db52f6fd35490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e8a6534dc8a4bea9eb851c112a15946.psmdcp" Id="R1d003eeb63d94d62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>