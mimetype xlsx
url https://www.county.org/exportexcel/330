--- v12 (2026-08-07)
+++ v13 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62db52f6fd35490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e8a6534dc8a4bea9eb851c112a15946.psmdcp" Id="R1d003eeb63d94d62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85c6fc33e4f34faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/31595f9dfaa348cb8e8da9c70a0ede36.psmdcp" Id="R8adea900523241fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>