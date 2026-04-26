--- v7 (2026-03-30)
+++ v8 (2026-04-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e55917f997c4f16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0abf3f387c814fb3ad81a360cf48bb60.psmdcp" Id="Rdfe52cd8dad8470f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27528092a4714ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5bcb89245c33479b9e6607b5cfa875f6.psmdcp" Id="Ra3d09fcd3f9e436b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>