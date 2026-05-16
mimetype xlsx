--- v8 (2026-04-26)
+++ v9 (2026-05-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27528092a4714ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5bcb89245c33479b9e6607b5cfa875f6.psmdcp" Id="Ra3d09fcd3f9e436b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b61084dc90a4af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c9a7326658c3458b9bce9142d59702dd.psmdcp" Id="R840f08a3166c4735" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>