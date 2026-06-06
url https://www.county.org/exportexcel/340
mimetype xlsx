--- v9 (2026-05-16)
+++ v10 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b61084dc90a4af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c9a7326658c3458b9bce9142d59702dd.psmdcp" Id="R840f08a3166c4735" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ccf7d9e307b4b04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/43e4435d592e40a582979ede330629f2.psmdcp" Id="Rf33fa5f5495d493d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>