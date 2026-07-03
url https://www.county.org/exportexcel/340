--- v10 (2026-06-06)
+++ v11 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ccf7d9e307b4b04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/43e4435d592e40a582979ede330629f2.psmdcp" Id="Rf33fa5f5495d493d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbff6b258b124ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bac384a4893d4090a114a3d9b7bc3429.psmdcp" Id="R13afba1880e546f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>