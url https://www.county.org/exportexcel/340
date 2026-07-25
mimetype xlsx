--- v11 (2026-07-03)
+++ v12 (2026-07-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbff6b258b124ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bac384a4893d4090a114a3d9b7bc3429.psmdcp" Id="R13afba1880e546f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4711494489794119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c999c819e5dc4bdca8ca1bfd2014cb7d.psmdcp" Id="Rc2fb59edabf04250" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>