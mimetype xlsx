--- v12 (2026-07-25)
+++ v13 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4711494489794119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c999c819e5dc4bdca8ca1bfd2014cb7d.psmdcp" Id="Rc2fb59edabf04250" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5650699ac0184197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4dca099a3ef145d294e8fde6336af632.psmdcp" Id="R10ac75415936429f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>