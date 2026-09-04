--- v13 (2026-08-15)
+++ v14 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5650699ac0184197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4dca099a3ef145d294e8fde6336af632.psmdcp" Id="R10ac75415936429f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabcf5bae2d2845cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46fafa9b10c14d398319447c5d0d79b4.psmdcp" Id="R86772cb1f39a4221" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>