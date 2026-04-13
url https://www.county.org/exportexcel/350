--- v8 (2026-03-23)
+++ v9 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31ec766c0bcc49a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63d6fd92201b497f852f8c8e8e287c2d.psmdcp" Id="R94be6bcf5e3443f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b063e47825b4117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f295bdbb2d04b26a16643601b9122ad.psmdcp" Id="R6844ca8bb51847da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>