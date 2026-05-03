--- v9 (2026-04-13)
+++ v10 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b063e47825b4117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f295bdbb2d04b26a16643601b9122ad.psmdcp" Id="R6844ca8bb51847da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7da85d9c3d95450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59488d913c184016a5bc9e9762e6632d.psmdcp" Id="R85f8388aa612464e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>