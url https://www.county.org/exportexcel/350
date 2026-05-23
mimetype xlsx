--- v10 (2026-05-03)
+++ v11 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7da85d9c3d95450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59488d913c184016a5bc9e9762e6632d.psmdcp" Id="R85f8388aa612464e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f2689d207034b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21de35d531294a94bb17db69c74ca7e8.psmdcp" Id="R560049583ff547ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>