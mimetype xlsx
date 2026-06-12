--- v11 (2026-05-23)
+++ v12 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f2689d207034b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21de35d531294a94bb17db69c74ca7e8.psmdcp" Id="R560049583ff547ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81419548a2824233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f1a0fb637544b738d3164b6ace4ab47.psmdcp" Id="Re7c4faedeb164b87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>