--- v12 (2026-06-12)
+++ v13 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81419548a2824233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f1a0fb637544b738d3164b6ace4ab47.psmdcp" Id="Re7c4faedeb164b87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64e3479c799d43f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/89fbb0ae8476445abc08c266e8bfbfa0.psmdcp" Id="R8f1a970f1d0c4441" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>