--- v13 (2026-07-03)
+++ v14 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64e3479c799d43f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/89fbb0ae8476445abc08c266e8bfbfa0.psmdcp" Id="R8f1a970f1d0c4441" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f799aa8ce32492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef2617a33ef84950bb07824f00aad82f.psmdcp" Id="R98e984d8722e4bb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>