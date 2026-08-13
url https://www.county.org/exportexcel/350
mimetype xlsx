--- v14 (2026-07-23)
+++ v15 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f799aa8ce32492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef2617a33ef84950bb07824f00aad82f.psmdcp" Id="R98e984d8722e4bb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R981f7356bd794394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1acf93556eb744108f3f1fac908f02ee.psmdcp" Id="Rddfc7cacd4054153" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>