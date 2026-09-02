--- v15 (2026-08-13)
+++ v16 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R981f7356bd794394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1acf93556eb744108f3f1fac908f02ee.psmdcp" Id="Rddfc7cacd4054153" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8616ce30f6b24486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df11536141b34a46885020a17106abe3.psmdcp" Id="Re44328d0491a4d94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>