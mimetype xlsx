--- v9 (2026-03-23)
+++ v10 (2026-04-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5e8fc24de654a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/292753599ecc4dcfa24410f7b55ba404.psmdcp" Id="R13ec63f93c9a489e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3d8863ce94e4dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/98a74daae04a4167a7ea5c3ea825beef.psmdcp" Id="R8403947a286e47c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>