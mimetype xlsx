--- v10 (2026-04-22)
+++ v11 (2026-05-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3d8863ce94e4dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/98a74daae04a4167a7ea5c3ea825beef.psmdcp" Id="R8403947a286e47c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3be98b3e9a7e4482" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1fb8bb7b5c654ae388b3c4a42b8805e7.psmdcp" Id="Rb4759bfe9d394e6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>