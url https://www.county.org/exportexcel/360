--- v11 (2026-05-12)
+++ v12 (2026-06-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3be98b3e9a7e4482" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1fb8bb7b5c654ae388b3c4a42b8805e7.psmdcp" Id="Rb4759bfe9d394e6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95194e6214694ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d9fc0fee8da4d58b7ef4b2dc4189753.psmdcp" Id="Ree6ad805b7094e3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>