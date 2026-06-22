--- v12 (2026-06-01)
+++ v13 (2026-06-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95194e6214694ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d9fc0fee8da4d58b7ef4b2dc4189753.psmdcp" Id="Ree6ad805b7094e3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2ad131ad9844d20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/64b2b6c4432a47ad903f09cd3278cbdd.psmdcp" Id="R99a77e627c77458b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>