--- v13 (2026-06-22)
+++ v14 (2026-07-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2ad131ad9844d20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/64b2b6c4432a47ad903f09cd3278cbdd.psmdcp" Id="R99a77e627c77458b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf7fd7860e8e48a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7538583b1e74c48b18136ec1b7c4a87.psmdcp" Id="R7d7a2f96f7ef49d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>