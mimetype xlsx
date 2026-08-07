--- v14 (2026-07-16)
+++ v15 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf7fd7860e8e48a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7538583b1e74c48b18136ec1b7c4a87.psmdcp" Id="R7d7a2f96f7ef49d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb035b7bd4c34079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b7621190289420b9a8d6382e001e37f.psmdcp" Id="R6537a4ff791b4b75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>