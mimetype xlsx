--- v15 (2026-08-07)
+++ v16 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb035b7bd4c34079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b7621190289420b9a8d6382e001e37f.psmdcp" Id="R6537a4ff791b4b75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b6db64b2fc449d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2221c62922f246b4a5ae5abe53255474.psmdcp" Id="Rdf8f5993644b416c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>