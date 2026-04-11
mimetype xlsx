--- v7 (2026-03-22)
+++ v8 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9221376216f74f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/79138ddd11274c978340c84336e9d53e.psmdcp" Id="Rb9216ce0899c40f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5fb63f29d344ac6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b8bed25fdc7c405fafb25c52f83ec143.psmdcp" Id="R5e05e35aff884aba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>