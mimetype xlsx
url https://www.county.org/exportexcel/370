--- v8 (2026-04-11)
+++ v9 (2026-05-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5fb63f29d344ac6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b8bed25fdc7c405fafb25c52f83ec143.psmdcp" Id="R5e05e35aff884aba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R363422662d164eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/570853a3521d481eb40d336d994719e9.psmdcp" Id="Rfbbda1336b364e90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>