--- v9 (2026-05-21)
+++ v10 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R363422662d164eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/570853a3521d481eb40d336d994719e9.psmdcp" Id="Rfbbda1336b364e90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ba3a9888608421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ceb9a73f1e64b6fb6a36418e4ac290f.psmdcp" Id="R2cb8ab2e08bc478f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>