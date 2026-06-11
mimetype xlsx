--- v10 (2026-06-10)
+++ v11 (2026-06-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ba3a9888608421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ceb9a73f1e64b6fb6a36418e4ac290f.psmdcp" Id="R2cb8ab2e08bc478f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra24f700108844085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6032020209ae43909638f1051b9584bf.psmdcp" Id="R792e7ff32aa14a33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>