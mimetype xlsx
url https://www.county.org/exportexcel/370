--- v11 (2026-06-11)
+++ v12 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra24f700108844085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6032020209ae43909638f1051b9584bf.psmdcp" Id="R792e7ff32aa14a33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc105e0abe45b483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f8c5f37aa884d1eb07f3c0216f279ec.psmdcp" Id="R99c49921a3134f54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>