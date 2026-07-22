--- v12 (2026-07-02)
+++ v13 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc105e0abe45b483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f8c5f37aa884d1eb07f3c0216f279ec.psmdcp" Id="R99c49921a3134f54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42a19d472a6f4e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d156daff0bb94a32acb6fb2ae17b2796.psmdcp" Id="Rf0104ae388094be3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>