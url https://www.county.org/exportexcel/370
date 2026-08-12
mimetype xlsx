--- v13 (2026-07-22)
+++ v14 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42a19d472a6f4e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d156daff0bb94a32acb6fb2ae17b2796.psmdcp" Id="Rf0104ae388094be3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc07a3edef79427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1a14673e971421e924657c3174903a3.psmdcp" Id="Rf4eefa7fe1be4672" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>