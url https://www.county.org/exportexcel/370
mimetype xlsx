--- v14 (2026-08-12)
+++ v15 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc07a3edef79427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1a14673e971421e924657c3174903a3.psmdcp" Id="Rf4eefa7fe1be4672" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55f4006639034f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d27cf1b654a44bc964741bbfc042eed.psmdcp" Id="R7e705972f0494f03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>