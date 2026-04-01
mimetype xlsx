--- v5 (2026-03-06)
+++ v6 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fe5dc9d5d804996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f1695f50a0540e7b1db882abeda1d52.psmdcp" Id="R9f0a5affdc654250" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8196e6f967d4fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1891004cd76c4e0d900dca87f05f4d28.psmdcp" Id="Rd71dcbb407d3420a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>