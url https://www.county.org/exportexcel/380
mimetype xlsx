--- v6 (2026-04-01)
+++ v7 (2026-04-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8196e6f967d4fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1891004cd76c4e0d900dca87f05f4d28.psmdcp" Id="Rd71dcbb407d3420a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd608955d3fdb4601" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12bd8044ef3c4a79b1cc097ae3f6b3a7.psmdcp" Id="R0f933bcf44464786" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>