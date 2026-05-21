--- v7 (2026-04-30)
+++ v8 (2026-05-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd608955d3fdb4601" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12bd8044ef3c4a79b1cc097ae3f6b3a7.psmdcp" Id="R0f933bcf44464786" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17c2172356734f1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e55b2555d2bf4349af5e60ae379f10e1.psmdcp" Id="R3bc2458611f6429a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>