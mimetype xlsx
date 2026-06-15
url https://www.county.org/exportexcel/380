--- v8 (2026-05-21)
+++ v9 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17c2172356734f1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e55b2555d2bf4349af5e60ae379f10e1.psmdcp" Id="R3bc2458611f6429a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2334b9536e84fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e845f3f30047485b8f9bed5e62450295.psmdcp" Id="R2092130a2c764ff2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>