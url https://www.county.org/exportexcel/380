--- v9 (2026-06-15)
+++ v10 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2334b9536e84fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e845f3f30047485b8f9bed5e62450295.psmdcp" Id="R2092130a2c764ff2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf365e782eff24ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7866caab106445583d7c7f1fae7851d.psmdcp" Id="Ra234b2e529fe4483" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>