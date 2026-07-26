--- v10 (2026-07-06)
+++ v11 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf365e782eff24ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7866caab106445583d7c7f1fae7851d.psmdcp" Id="Ra234b2e529fe4483" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08e5b694aa1b465f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0257876e091843268a643545e867b620.psmdcp" Id="Rda3158bab8a84478" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>