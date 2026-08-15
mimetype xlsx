--- v11 (2026-07-26)
+++ v12 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08e5b694aa1b465f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0257876e091843268a643545e867b620.psmdcp" Id="Rda3158bab8a84478" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebb1d098fa1c4149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8645440f54e045e5aea605514624903a.psmdcp" Id="Re5cd97c7e4934086" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>