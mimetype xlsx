--- v12 (2026-08-15)
+++ v13 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebb1d098fa1c4149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8645440f54e045e5aea605514624903a.psmdcp" Id="Re5cd97c7e4934086" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82d3d4c1a47e4447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9c23f908152f4ac5a0696cf0332f2e3d.psmdcp" Id="Rc3ae9235c7b24abc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>