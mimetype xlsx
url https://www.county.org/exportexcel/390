--- v5 (2026-03-10)
+++ v6 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99daa965cc404e3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4884fed724044bdda7c4dae35520f744.psmdcp" Id="Rb43403780e634314" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c11ba1137634cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cabbb1f5824c4642998dfd54488aac7d.psmdcp" Id="Rea2c12d048374a0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>