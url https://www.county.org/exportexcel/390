--- v6 (2026-04-01)
+++ v7 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c11ba1137634cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cabbb1f5824c4642998dfd54488aac7d.psmdcp" Id="Rea2c12d048374a0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dbfaac1d18d4f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c60762a1c0a4dcfa4548beaf70ac6f7.psmdcp" Id="Rc7f029cfd3084f7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>