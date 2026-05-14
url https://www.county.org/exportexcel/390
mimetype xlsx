--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dbfaac1d18d4f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c60762a1c0a4dcfa4548beaf70ac6f7.psmdcp" Id="Rc7f029cfd3084f7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bf45c029a06471c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8c1bbd9b5be0495f92f297c7fdd0a65b.psmdcp" Id="Ra8144575cea94042" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>