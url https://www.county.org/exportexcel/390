--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bf45c029a06471c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8c1bbd9b5be0495f92f297c7fdd0a65b.psmdcp" Id="Ra8144575cea94042" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23098061dc954167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/236590fcbeb44134b0425a43d286e573.psmdcp" Id="Reccbcba51b61420b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>