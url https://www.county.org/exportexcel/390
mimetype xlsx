--- v9 (2026-06-03)
+++ v10 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23098061dc954167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/236590fcbeb44134b0425a43d286e573.psmdcp" Id="Reccbcba51b61420b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6ac8623f81c44b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bbbed092756f4dca855e07a7ce008fc3.psmdcp" Id="Raea980eaddb1475b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>