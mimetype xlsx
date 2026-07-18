--- v10 (2026-06-28)
+++ v11 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6ac8623f81c44b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bbbed092756f4dca855e07a7ce008fc3.psmdcp" Id="Raea980eaddb1475b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6441bb37586c42e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/97848cf3432d4614924c4b6c794e7787.psmdcp" Id="Rd7e02bc1cb90424c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>