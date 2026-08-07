--- v11 (2026-07-18)
+++ v12 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6441bb37586c42e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/97848cf3432d4614924c4b6c794e7787.psmdcp" Id="Rd7e02bc1cb90424c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd439dadbe5704096" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e21483ff44f41258817f0b8eb303221.psmdcp" Id="R317a9d8152bf4665" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>