--- v12 (2026-08-07)
+++ v13 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd439dadbe5704096" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e21483ff44f41258817f0b8eb303221.psmdcp" Id="R317a9d8152bf4665" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd19d1e2c03d14f61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9be4eb56b73b42f38f1d83503c5ec7db.psmdcp" Id="Rcc33a5dfd0014681" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>