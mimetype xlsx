--- v6 (2026-03-06)
+++ v7 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffbff194f9b540c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c6055cf56d9047e98a36f5857968b7a7.psmdcp" Id="R1d5366fa73244e8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R676e6d07b3ac467c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f84afe97d074ff6a594d843e25c58ae.psmdcp" Id="R97910ed26b314aee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>