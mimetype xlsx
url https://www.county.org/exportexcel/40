--- v7 (2026-04-01)
+++ v8 (2026-05-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R676e6d07b3ac467c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f84afe97d074ff6a594d843e25c58ae.psmdcp" Id="R97910ed26b314aee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcebf694097264803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/93cb7e722d3a44a3838077bd816bf83a.psmdcp" Id="Rc7fe88ecc92d4645" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>