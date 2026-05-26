--- v8 (2026-05-02)
+++ v9 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcebf694097264803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/93cb7e722d3a44a3838077bd816bf83a.psmdcp" Id="Rc7fe88ecc92d4645" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fe1cd5be8dd472d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7336ce29b683451ca29efc53a400c878.psmdcp" Id="R4b5df1d3f7e945a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>