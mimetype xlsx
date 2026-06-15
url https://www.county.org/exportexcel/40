--- v9 (2026-05-26)
+++ v10 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fe1cd5be8dd472d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7336ce29b683451ca29efc53a400c878.psmdcp" Id="R4b5df1d3f7e945a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re15ccaa435974ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1d13f54ce2084c06bb32a37f4f2cf320.psmdcp" Id="R6a008ca3bd324ab4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>