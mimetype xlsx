--- v10 (2026-06-15)
+++ v11 (2026-07-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re15ccaa435974ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1d13f54ce2084c06bb32a37f4f2cf320.psmdcp" Id="R6a008ca3bd324ab4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bd097036d1b41f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f818be013364e06b3726f78a89f5773.psmdcp" Id="R40763f05bab44acf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>