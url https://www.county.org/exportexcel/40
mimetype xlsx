--- v11 (2026-07-07)
+++ v12 (2026-07-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bd097036d1b41f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f818be013364e06b3726f78a89f5773.psmdcp" Id="R40763f05bab44acf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R324e328c9bbb4461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d2ed0abbbfe14e0a924b18c3e38d909c.psmdcp" Id="Ra3df9eb7362c4049" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>