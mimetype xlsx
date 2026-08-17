--- v12 (2026-07-27)
+++ v13 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R324e328c9bbb4461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d2ed0abbbfe14e0a924b18c3e38d909c.psmdcp" Id="Ra3df9eb7362c4049" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6afbabe93fb4a9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7542f75b844d41fe8e0e96756c6facd6.psmdcp" Id="R7f9dc8c47cd24587" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>