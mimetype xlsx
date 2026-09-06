--- v13 (2026-08-17)
+++ v14 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6afbabe93fb4a9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7542f75b844d41fe8e0e96756c6facd6.psmdcp" Id="R7f9dc8c47cd24587" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdfc9a4ceec14730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c374a5e83a6a46289c6103e2886d449b.psmdcp" Id="R40e7a3c06bc54b26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>