--- v10 (2026-03-22)
+++ v11 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3df1956122b149e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/614cb991d294476c978dc9a17cb7f1f1.psmdcp" Id="R3439b08e7e314471" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf55b6a6d6adb40c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f0240cb6c62a47f8beaceffb8a85c2d8.psmdcp" Id="R53d468945f734578" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>