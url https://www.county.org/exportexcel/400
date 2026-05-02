--- v11 (2026-04-11)
+++ v12 (2026-05-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf55b6a6d6adb40c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f0240cb6c62a47f8beaceffb8a85c2d8.psmdcp" Id="R53d468945f734578" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ac361f0a9474a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2b02c36fe8b4415e848acda84617846d.psmdcp" Id="R04f7b321b2034d46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>