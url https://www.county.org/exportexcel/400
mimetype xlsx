--- v12 (2026-05-02)
+++ v13 (2026-05-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ac361f0a9474a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2b02c36fe8b4415e848acda84617846d.psmdcp" Id="R04f7b321b2034d46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc184b695a9d4895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6888a0e62d98429abe6f0596df59bc7d.psmdcp" Id="Ra80c2fb5709d48ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>