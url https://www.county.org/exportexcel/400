--- v13 (2026-05-22)
+++ v14 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc184b695a9d4895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6888a0e62d98429abe6f0596df59bc7d.psmdcp" Id="Ra80c2fb5709d48ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f11346dc784498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/77165335fd3543e9b66a4fa95f2d46a1.psmdcp" Id="Ra70065ba0a9d463c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>