--- v14 (2026-06-12)
+++ v15 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f11346dc784498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/77165335fd3543e9b66a4fa95f2d46a1.psmdcp" Id="Ra70065ba0a9d463c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ebd9ebde60f491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f243f2491114469818ed5fe1b72aebd.psmdcp" Id="R6a501494a5b14ee3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>