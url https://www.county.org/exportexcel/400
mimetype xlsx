--- v15 (2026-07-02)
+++ v16 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ebd9ebde60f491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f243f2491114469818ed5fe1b72aebd.psmdcp" Id="R6a501494a5b14ee3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re94d83e5a3e8431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4d1a3cc4d3304a938d4518e4e40e25f9.psmdcp" Id="R3bc4ac3bf3b34385" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>