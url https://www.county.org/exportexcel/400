--- v16 (2026-07-22)
+++ v17 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re94d83e5a3e8431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4d1a3cc4d3304a938d4518e4e40e25f9.psmdcp" Id="R3bc4ac3bf3b34385" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf06b50138e9a4fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1d0d9769b61e4c83962bbe5bcb1e55b8.psmdcp" Id="Rd3fc5440f32f4a78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>