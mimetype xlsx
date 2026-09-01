--- v17 (2026-08-12)
+++ v18 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf06b50138e9a4fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1d0d9769b61e4c83962bbe5bcb1e55b8.psmdcp" Id="Rd3fc5440f32f4a78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3b2696a69804433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/94950407b297462680af9b9faf320910.psmdcp" Id="R91c6af404d42498e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>