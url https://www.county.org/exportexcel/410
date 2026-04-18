--- v8 (2026-03-27)
+++ v9 (2026-04-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf76206bffaa54cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a0120333fbb4c30a92983f7b293f4fb.psmdcp" Id="R7557722922cf42d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1641b3a6c0584df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8780b171320d4e27a1e2c01076ed4e1a.psmdcp" Id="R53a851d3ef7c4a81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>