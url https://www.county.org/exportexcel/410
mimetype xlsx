--- v9 (2026-04-18)
+++ v10 (2026-05-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1641b3a6c0584df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8780b171320d4e27a1e2c01076ed4e1a.psmdcp" Id="R53a851d3ef7c4a81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R011bf02d94604ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07d2497c14d54c1cb720fa755cc1dfbc.psmdcp" Id="R97e1bd1912cd45f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>