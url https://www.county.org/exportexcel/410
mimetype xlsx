--- v10 (2026-05-10)
+++ v11 (2026-05-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R011bf02d94604ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07d2497c14d54c1cb720fa755cc1dfbc.psmdcp" Id="R97e1bd1912cd45f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R182a842f27b744b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b5b1f715e1c41549f0e3c9023c4b702.psmdcp" Id="R023d79c07cef4710" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>