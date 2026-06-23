--- v11 (2026-05-31)
+++ v12 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R182a842f27b744b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b5b1f715e1c41549f0e3c9023c4b702.psmdcp" Id="R023d79c07cef4710" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc35ae1cf640c45be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b5c1f75ebf2f4b2fa6a38f54a628bccd.psmdcp" Id="R334b907adf064568" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>