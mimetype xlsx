--- v12 (2026-06-23)
+++ v13 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc35ae1cf640c45be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b5c1f75ebf2f4b2fa6a38f54a628bccd.psmdcp" Id="R334b907adf064568" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raef53794392944c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ce98d82ce754064b9bef8eaa8ca4749.psmdcp" Id="R15da8bb6e900449c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>