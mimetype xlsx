--- v13 (2026-07-26)
+++ v14 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raef53794392944c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ce98d82ce754064b9bef8eaa8ca4749.psmdcp" Id="R15da8bb6e900449c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d3139d917e5466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b42128b15ad4f4b8e497a2d4ffca7b7.psmdcp" Id="R7a20aee4f8ce47f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>