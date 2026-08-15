--- v14 (2026-08-15)
+++ v15 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d3139d917e5466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b42128b15ad4f4b8e497a2d4ffca7b7.psmdcp" Id="R7a20aee4f8ce47f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63e72f8c4b4a42e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/de2546f823df41bc9cb8c45621409de5.psmdcp" Id="R394a786c5c324879" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>