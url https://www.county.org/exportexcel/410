--- v15 (2026-08-15)
+++ v16 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63e72f8c4b4a42e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/de2546f823df41bc9cb8c45621409de5.psmdcp" Id="R394a786c5c324879" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22347fdefe614e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/47ced17aaf7a4cc58186bea144731843.psmdcp" Id="Rb017e8f10e184e37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>