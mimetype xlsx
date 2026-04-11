--- v7 (2026-03-22)
+++ v8 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b6062ff17fb4860" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a2b4c14a4b004e3eba834dda62e27790.psmdcp" Id="Rf3cc2666824944c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54bda0b3ea6d442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f4a2c016de3f40ba9747d82523a1cec5.psmdcp" Id="R506406c7b3774f02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>