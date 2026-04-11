--- v8 (2026-04-11)
+++ v9 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54bda0b3ea6d442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f4a2c016de3f40ba9747d82523a1cec5.psmdcp" Id="R506406c7b3774f02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26b6f2870cd04492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/096882d7699f47f6a2a04a1f18e8811f.psmdcp" Id="R846f7126663f4964" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>