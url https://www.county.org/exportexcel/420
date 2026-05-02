--- v9 (2026-04-11)
+++ v10 (2026-05-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26b6f2870cd04492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/096882d7699f47f6a2a04a1f18e8811f.psmdcp" Id="R846f7126663f4964" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7626548144be44b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d0e2c6b9c834db7841a49dd77807696.psmdcp" Id="R966def7a51394f16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>