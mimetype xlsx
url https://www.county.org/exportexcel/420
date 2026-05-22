--- v10 (2026-05-02)
+++ v11 (2026-05-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7626548144be44b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d0e2c6b9c834db7841a49dd77807696.psmdcp" Id="R966def7a51394f16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0df8837516745ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab87b300249047d7b12ffe90fb425688.psmdcp" Id="R785713801a8f469c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>