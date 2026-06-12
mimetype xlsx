--- v11 (2026-05-22)
+++ v12 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0df8837516745ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab87b300249047d7b12ffe90fb425688.psmdcp" Id="R785713801a8f469c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfce75a500c124e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69de7067faad4bfa8d6fc5debde7f3fb.psmdcp" Id="Rf941d941527d431c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>