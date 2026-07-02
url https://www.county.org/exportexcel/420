--- v12 (2026-06-12)
+++ v13 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfce75a500c124e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69de7067faad4bfa8d6fc5debde7f3fb.psmdcp" Id="Rf941d941527d431c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdc6cb47bb3f4abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8456b6128acf4a6e956e1bae95aa2279.psmdcp" Id="R3c4e97cfa40042ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>