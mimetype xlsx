--- v13 (2026-07-02)
+++ v14 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdc6cb47bb3f4abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8456b6128acf4a6e956e1bae95aa2279.psmdcp" Id="R3c4e97cfa40042ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f77824d8c2c4d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a055db3d254f4192bacd9b2150e63670.psmdcp" Id="R3415f1ea6c094e93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>