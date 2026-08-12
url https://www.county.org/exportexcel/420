--- v14 (2026-07-22)
+++ v15 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f77824d8c2c4d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a055db3d254f4192bacd9b2150e63670.psmdcp" Id="R3415f1ea6c094e93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97311fb49ec04c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d95052eb1f8347188c5f4193857f6f32.psmdcp" Id="Rd5787590a1de452f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>