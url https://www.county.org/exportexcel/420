--- v15 (2026-08-12)
+++ v16 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97311fb49ec04c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d95052eb1f8347188c5f4193857f6f32.psmdcp" Id="Rd5787590a1de452f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8d93931242b45f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/905ebfbf3a534c3197ce02a29544dd84.psmdcp" Id="Rdafd867cf1be458f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>