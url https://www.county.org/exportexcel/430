--- v6 (2026-03-06)
+++ v7 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c99bd3df7da4fc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/468fc4a08f064df98ec1b39eea8465e5.psmdcp" Id="R420a92f566994dd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4f4b0fadf874b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/820c3a0e52914ca184341f44c6945006.psmdcp" Id="R58a0672498934342" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>