--- v7 (2026-04-01)
+++ v8 (2026-04-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4f4b0fadf874b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/820c3a0e52914ca184341f44c6945006.psmdcp" Id="R58a0672498934342" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92eb544ae26f44c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b42e08ec31444ab97091a54aa8dabc5.psmdcp" Id="R68b586207a6d47a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>