--- v8 (2026-04-24)
+++ v9 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92eb544ae26f44c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b42e08ec31444ab97091a54aa8dabc5.psmdcp" Id="R68b586207a6d47a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re924a9e9d0d34c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34cfc3be25674dbd9b05e7ea15dfad0a.psmdcp" Id="R636e32d3ef784567" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>