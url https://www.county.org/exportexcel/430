--- v9 (2026-05-23)
+++ v10 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re924a9e9d0d34c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34cfc3be25674dbd9b05e7ea15dfad0a.psmdcp" Id="R636e32d3ef784567" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17086ffa66b4474b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7066ac1afb814aa3aaffa6da9345f80d.psmdcp" Id="R2e8e1656ff8c4ea1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>