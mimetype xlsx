--- v10 (2026-06-15)
+++ v11 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17086ffa66b4474b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7066ac1afb814aa3aaffa6da9345f80d.psmdcp" Id="R2e8e1656ff8c4ea1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd1ffa338aac47b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/61af1ee534fa49db9d1369d7f027bd88.psmdcp" Id="R879912da9e294af1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>