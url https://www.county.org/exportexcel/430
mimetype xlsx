--- v11 (2026-07-06)
+++ v12 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd1ffa338aac47b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/61af1ee534fa49db9d1369d7f027bd88.psmdcp" Id="R879912da9e294af1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5ebb81d60f94e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f06633df786f492fa75a978ade293f1e.psmdcp" Id="Rf4eacf6d6d5548c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>