--- v12 (2026-07-26)
+++ v13 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5ebb81d60f94e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f06633df786f492fa75a978ade293f1e.psmdcp" Id="Rf4eacf6d6d5548c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde472db3cdfc4100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/273c68ae8c83455bb9ba523cc3c667d1.psmdcp" Id="Re081813193d3422b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>