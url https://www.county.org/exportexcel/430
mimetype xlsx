--- v13 (2026-08-15)
+++ v14 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde472db3cdfc4100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/273c68ae8c83455bb9ba523cc3c667d1.psmdcp" Id="Re081813193d3422b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7a83094702b4d73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f63cd3469cf49c8900cc10919058b80.psmdcp" Id="R6f2fc16bb1d4450d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>