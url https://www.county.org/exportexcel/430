--- v14 (2026-08-15)
+++ v15 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7a83094702b4d73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f63cd3469cf49c8900cc10919058b80.psmdcp" Id="R6f2fc16bb1d4450d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c75e5bb7c7e4a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ef1a32bad87453082efc2be71b66406.psmdcp" Id="R339da818a2984a44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>