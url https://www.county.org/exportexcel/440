--- v9 (2026-03-24)
+++ v10 (2026-04-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R735bbb9751fa4453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/199de063c3924231ba7fa03aa7e35423.psmdcp" Id="R237036e6cfcc4e69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64c3a2b01c0842f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1d4c18e638b643efb5900afaddf7dea1.psmdcp" Id="R4fdf8c359b664d2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>