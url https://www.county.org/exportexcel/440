--- v10 (2026-04-14)
+++ v11 (2026-05-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64c3a2b01c0842f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1d4c18e638b643efb5900afaddf7dea1.psmdcp" Id="R4fdf8c359b664d2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ccbed9cf8ff44c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb68072093f1412eaece778c5b240f21.psmdcp" Id="R9f7d01221af44c72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>