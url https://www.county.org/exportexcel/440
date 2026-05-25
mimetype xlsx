--- v11 (2026-05-05)
+++ v12 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ccbed9cf8ff44c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb68072093f1412eaece778c5b240f21.psmdcp" Id="R9f7d01221af44c72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R428bebf635ea4abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/41acc087c1f54b959d444c8b4cacda34.psmdcp" Id="R6be01d9f18de460f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>