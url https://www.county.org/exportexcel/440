--- v12 (2026-05-25)
+++ v13 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R428bebf635ea4abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/41acc087c1f54b959d444c8b4cacda34.psmdcp" Id="R6be01d9f18de460f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12befd52b3de4b26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/546fa8e6334c43f4b3bceb920cf28c7e.psmdcp" Id="R5f9a64c689f24384" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>