--- v13 (2026-06-14)
+++ v14 (2026-07-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12befd52b3de4b26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/546fa8e6334c43f4b3bceb920cf28c7e.psmdcp" Id="R5f9a64c689f24384" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd426c5cf714147b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8eb568a8a754609946f35e2119b6e91.psmdcp" Id="Rc920fa49274648da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>