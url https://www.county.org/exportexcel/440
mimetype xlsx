--- v14 (2026-07-04)
+++ v15 (2026-07-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd426c5cf714147b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8eb568a8a754609946f35e2119b6e91.psmdcp" Id="Rc920fa49274648da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40e90ff06bad4118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/61f4b0e9360a4727af4437c2b0c7e392.psmdcp" Id="R0a0f22d97f0c44b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>