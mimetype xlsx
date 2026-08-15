--- v15 (2026-07-24)
+++ v16 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40e90ff06bad4118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/61f4b0e9360a4727af4437c2b0c7e392.psmdcp" Id="R0a0f22d97f0c44b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f207810590e4da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fade4a96e6124c65b647c01d09d5d153.psmdcp" Id="R7030041d7e984a63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>