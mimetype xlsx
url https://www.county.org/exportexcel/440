--- v16 (2026-08-15)
+++ v17 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f207810590e4da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fade4a96e6124c65b647c01d09d5d153.psmdcp" Id="R7030041d7e984a63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02b001569b074ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fa18981facd14b458a44e205c90367f3.psmdcp" Id="R97e5e212db6842db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>