--- v7 (2026-03-12)
+++ v8 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d733dfe0d344e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/728e7b22ea684f9b81a114308b9e538c.psmdcp" Id="Re0488158055e4882" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb55a3b9a8f2457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a32e12c57a404c44b060f0e9d2171b51.psmdcp" Id="R88f3db3f7b06472d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>