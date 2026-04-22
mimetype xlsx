--- v8 (2026-04-01)
+++ v9 (2026-04-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb55a3b9a8f2457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a32e12c57a404c44b060f0e9d2171b51.psmdcp" Id="R88f3db3f7b06472d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1687919ec6474a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe357cb372384ff9a83298b7a1f27c87.psmdcp" Id="Rb1370d6ab0364552" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>