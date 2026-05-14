--- v9 (2026-04-22)
+++ v10 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1687919ec6474a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe357cb372384ff9a83298b7a1f27c87.psmdcp" Id="Rb1370d6ab0364552" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa62ed5c921540ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d3deee54fcf474c957593ae29757856.psmdcp" Id="R40d1f23781b348f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>