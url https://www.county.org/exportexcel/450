--- v10 (2026-05-14)
+++ v11 (2026-06-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa62ed5c921540ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d3deee54fcf474c957593ae29757856.psmdcp" Id="R40d1f23781b348f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64847198c752420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c6c65b4b59b497e88dd3a10c4fcc4de.psmdcp" Id="R2ade3b17baa34fba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>