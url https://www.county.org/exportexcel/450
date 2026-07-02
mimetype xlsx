--- v11 (2026-06-03)
+++ v12 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64847198c752420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c6c65b4b59b497e88dd3a10c4fcc4de.psmdcp" Id="R2ade3b17baa34fba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cdd9bd969574653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6fbbba0a024045ad82ba58c32158f2db.psmdcp" Id="R73f310ae13ad4e62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>