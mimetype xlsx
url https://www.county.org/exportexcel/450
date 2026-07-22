--- v12 (2026-07-02)
+++ v13 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cdd9bd969574653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6fbbba0a024045ad82ba58c32158f2db.psmdcp" Id="R73f310ae13ad4e62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bd54dd22ab44069" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59086a000edf47d5a197b3800e28ccd6.psmdcp" Id="R0281a162ca4d4bf0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>