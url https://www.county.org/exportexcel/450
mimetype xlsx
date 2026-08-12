--- v13 (2026-07-22)
+++ v14 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bd54dd22ab44069" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59086a000edf47d5a197b3800e28ccd6.psmdcp" Id="R0281a162ca4d4bf0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87c371d195b04ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a0d3e69535664aa381461a2f9870e52b.psmdcp" Id="R24088ff5b86545a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>