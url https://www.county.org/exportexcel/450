--- v14 (2026-08-12)
+++ v15 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87c371d195b04ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a0d3e69535664aa381461a2f9870e52b.psmdcp" Id="R24088ff5b86545a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad100023c1094505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da921423345444aab3185a9dc93433b1.psmdcp" Id="Rff133838d1f44fd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>