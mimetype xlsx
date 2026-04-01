--- v5 (2026-03-03)
+++ v6 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4af7309909e74fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cb886a81b779405fa93c5855e9c10708.psmdcp" Id="R87223f8fb32145b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7818e90321f4517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f06a1ea530549a3be511fee69f0cc63.psmdcp" Id="Rfdc643e2567f4540" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>