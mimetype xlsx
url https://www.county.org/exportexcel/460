--- v6 (2026-04-01)
+++ v7 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7818e90321f4517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f06a1ea530549a3be511fee69f0cc63.psmdcp" Id="Rfdc643e2567f4540" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5728891f5e904fbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e67030d3c46a40fa9fbdf825ac1f0e94.psmdcp" Id="R7fbdf5e234694de1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>