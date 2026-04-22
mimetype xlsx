--- v7 (2026-04-01)
+++ v8 (2026-04-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5728891f5e904fbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e67030d3c46a40fa9fbdf825ac1f0e94.psmdcp" Id="R7fbdf5e234694de1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb80b4f04293e4151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ac1448e7e7342cfb12e117f6556c141.psmdcp" Id="R744fdb1ba5a64691" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>