--- v8 (2026-04-22)
+++ v9 (2026-05-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb80b4f04293e4151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ac1448e7e7342cfb12e117f6556c141.psmdcp" Id="R744fdb1ba5a64691" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R623f49f5e654455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe711b6446ab48ed8376b21f18f91ce3.psmdcp" Id="Re7c62b30db284b3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>