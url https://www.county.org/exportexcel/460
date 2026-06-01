--- v9 (2026-05-12)
+++ v10 (2026-06-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R623f49f5e654455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe711b6446ab48ed8376b21f18f91ce3.psmdcp" Id="Re7c62b30db284b3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1b0fe6041484e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/863c4b3ea38c46dfbe1eed2f32275b65.psmdcp" Id="R1aefb06a7e0a4e5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>