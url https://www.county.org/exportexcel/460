--- v10 (2026-06-01)
+++ v11 (2026-06-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1b0fe6041484e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/863c4b3ea38c46dfbe1eed2f32275b65.psmdcp" Id="R1aefb06a7e0a4e5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc300cd90f1054f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c24f73e81c3d4b91bacd904fe10bbe33.psmdcp" Id="R62e2744d3f3d4f86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>