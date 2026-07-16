--- v11 (2026-06-22)
+++ v12 (2026-07-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc300cd90f1054f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c24f73e81c3d4b91bacd904fe10bbe33.psmdcp" Id="R62e2744d3f3d4f86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf6b033ac09f476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c210634244c248e4b61ba4255d58a8f3.psmdcp" Id="R380a785eecad4ea5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>