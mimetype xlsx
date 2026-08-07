--- v12 (2026-07-16)
+++ v13 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf6b033ac09f476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c210634244c248e4b61ba4255d58a8f3.psmdcp" Id="R380a785eecad4ea5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R371c14ac0332477c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d8c0ec2c8b7e4942bd4a1c87ce1cfcdc.psmdcp" Id="Rd61243ba207b4de9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>