--- v13 (2026-08-07)
+++ v14 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R371c14ac0332477c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d8c0ec2c8b7e4942bd4a1c87ce1cfcdc.psmdcp" Id="Rd61243ba207b4de9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebcaabc32c0e4f43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/719f8023dcd5462fbd6c93f5804d57b9.psmdcp" Id="R9a792a87924d4c56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>