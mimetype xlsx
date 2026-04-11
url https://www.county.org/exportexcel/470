--- v6 (2026-03-13)
+++ v7 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R099c9ff73bd04aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d437961ea054f2297ccac9a1dc9791a.psmdcp" Id="Reffb452643044fc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d524e5ac5714fa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9c1ae54c8cd44e5acea92b3f1a168f5.psmdcp" Id="R2c2b73e16372462b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>