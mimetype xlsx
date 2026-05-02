--- v7 (2026-04-11)
+++ v8 (2026-05-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d524e5ac5714fa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9c1ae54c8cd44e5acea92b3f1a168f5.psmdcp" Id="R2c2b73e16372462b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b73b57d2bd44d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ee2b0849e0c47d88243b43233b44c43.psmdcp" Id="R7cf2efd550db475c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>