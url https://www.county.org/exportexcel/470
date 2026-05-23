--- v8 (2026-05-02)
+++ v9 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b73b57d2bd44d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ee2b0849e0c47d88243b43233b44c43.psmdcp" Id="R7cf2efd550db475c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36c446be69fb49cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/11734fa6fdf54600b65e5ceaeb747b11.psmdcp" Id="R075d43df06b34da8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>