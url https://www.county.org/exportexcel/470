--- v9 (2026-05-23)
+++ v10 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36c446be69fb49cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/11734fa6fdf54600b65e5ceaeb747b11.psmdcp" Id="R075d43df06b34da8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12103cc576af41b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/99b3178e12c44a92a7b3fbd946a9b9ba.psmdcp" Id="R0e4761ed47cf456f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>