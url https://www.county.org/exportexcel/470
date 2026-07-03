--- v10 (2026-06-12)
+++ v11 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12103cc576af41b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/99b3178e12c44a92a7b3fbd946a9b9ba.psmdcp" Id="R0e4761ed47cf456f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3287e5eedb64853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/829d836558984185aed24fdb4588b757.psmdcp" Id="R0823c469d82d44c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>