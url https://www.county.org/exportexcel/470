--- v11 (2026-07-03)
+++ v12 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3287e5eedb64853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/829d836558984185aed24fdb4588b757.psmdcp" Id="R0823c469d82d44c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a7cef97742c4c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a9e2c03d1a8f4a01a56275f07f00d43b.psmdcp" Id="R89193e77cee84f5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>