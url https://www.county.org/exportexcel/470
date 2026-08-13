--- v12 (2026-07-23)
+++ v13 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a7cef97742c4c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a9e2c03d1a8f4a01a56275f07f00d43b.psmdcp" Id="R89193e77cee84f5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91af43f9db7d4e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/66bf7e0440604a45a14f838c7dbe512e.psmdcp" Id="R8672c32360254248" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>