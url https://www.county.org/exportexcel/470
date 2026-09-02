--- v13 (2026-08-13)
+++ v14 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91af43f9db7d4e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/66bf7e0440604a45a14f838c7dbe512e.psmdcp" Id="R8672c32360254248" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3151406f761e4d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c4e2c2d7a6c4e2bb42dc1eaac2b22ab.psmdcp" Id="Rffa0c81983a048ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>