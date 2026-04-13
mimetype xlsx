--- v8 (2026-03-23)
+++ v9 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb15fdac34adf4d05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/410de21b56094970981eb6dfa59fdf85.psmdcp" Id="R17563a2e035c4cf0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R456f4262a05f4497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c752ae2509a41e6a7897dc77f9d49dd.psmdcp" Id="Rfdd3e56f39904dca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>