--- v9 (2026-04-13)
+++ v10 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R456f4262a05f4497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c752ae2509a41e6a7897dc77f9d49dd.psmdcp" Id="Rfdd3e56f39904dca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52e8907024d34462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f44ad3eecf6f48c89708e5e03ffa9799.psmdcp" Id="R8ea0e8831af14167" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>