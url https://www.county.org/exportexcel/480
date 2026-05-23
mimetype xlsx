--- v10 (2026-05-03)
+++ v11 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52e8907024d34462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f44ad3eecf6f48c89708e5e03ffa9799.psmdcp" Id="R8ea0e8831af14167" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f5a9a6a297149fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/97a02818fca5436290f203ae53e2057f.psmdcp" Id="R6229cc3b9bd9441f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>