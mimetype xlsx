--- v11 (2026-05-23)
+++ v12 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f5a9a6a297149fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/97a02818fca5436290f203ae53e2057f.psmdcp" Id="R6229cc3b9bd9441f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57654ad0399548d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4472b84ac6234541aa771ea36a862d0c.psmdcp" Id="R88ec775442404ce0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>