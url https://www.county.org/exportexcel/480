--- v12 (2026-06-12)
+++ v13 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57654ad0399548d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4472b84ac6234541aa771ea36a862d0c.psmdcp" Id="R88ec775442404ce0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7e9eeb30f9a4b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f9f1d96c112346b49dfcf85815f9d946.psmdcp" Id="Rbdfb17537fa746a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>