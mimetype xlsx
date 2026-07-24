--- v13 (2026-07-03)
+++ v14 (2026-07-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7e9eeb30f9a4b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f9f1d96c112346b49dfcf85815f9d946.psmdcp" Id="Rbdfb17537fa746a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86a69072732c4c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e439d6aada2f40aa8c1e243fc8465291.psmdcp" Id="R66f793a154ce456f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>