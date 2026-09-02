--- v14 (2026-07-24)
+++ v15 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86a69072732c4c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e439d6aada2f40aa8c1e243fc8465291.psmdcp" Id="R66f793a154ce456f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cb4b9f844134d6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cbb178116779484eb4864510e8296f44.psmdcp" Id="R424a7539d0ad41b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>