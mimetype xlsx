--- v7 (2026-03-14)
+++ v8 (2026-04-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91e8960c06244bf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9d5b355a84de4c4fb3968ff623619de8.psmdcp" Id="R23d3d8ce29e34574" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1318016011e4b5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1d9a90c160284676b7067a9307beba03.psmdcp" Id="Rc4a0483751f447e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>