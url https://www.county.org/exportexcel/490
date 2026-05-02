--- v8 (2026-04-12)
+++ v9 (2026-05-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1318016011e4b5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1d9a90c160284676b7067a9307beba03.psmdcp" Id="Rc4a0483751f447e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd311fef4dfc4e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/068c7dadf67d48b2a43b80924c2d25d5.psmdcp" Id="Rbce0c41363684a2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>