--- v9 (2026-05-02)
+++ v10 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd311fef4dfc4e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/068c7dadf67d48b2a43b80924c2d25d5.psmdcp" Id="Rbce0c41363684a2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2121b67504d4dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eaf2d2b49d5e4d09855c21c288a16600.psmdcp" Id="Rbe2ada4580304df5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>