--- v10 (2026-05-23)
+++ v11 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2121b67504d4dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eaf2d2b49d5e4d09855c21c288a16600.psmdcp" Id="Rbe2ada4580304df5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2726cf6bba7c4c54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/36ccf2e1f6fd4f15aa68465070710112.psmdcp" Id="R5938f49085204401" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>