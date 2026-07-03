--- v11 (2026-06-12)
+++ v12 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2726cf6bba7c4c54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/36ccf2e1f6fd4f15aa68465070710112.psmdcp" Id="R5938f49085204401" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10d7a0f5c5b34ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/991cabb843e0469dbf924a5063a64cc3.psmdcp" Id="R63e0c586eef94c0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>