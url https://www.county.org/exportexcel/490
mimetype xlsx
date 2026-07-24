--- v12 (2026-07-03)
+++ v13 (2026-07-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10d7a0f5c5b34ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/991cabb843e0469dbf924a5063a64cc3.psmdcp" Id="R63e0c586eef94c0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R912b05aebb5144e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/48f6559ce6f14f7eac6f5df2b52f3184.psmdcp" Id="Re00e3b0647174a13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>