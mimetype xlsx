--- v13 (2026-07-24)
+++ v14 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R912b05aebb5144e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/48f6559ce6f14f7eac6f5df2b52f3184.psmdcp" Id="Re00e3b0647174a13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84a344c9b2314444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b4468ed492c5489ea767556656f021eb.psmdcp" Id="R1742f751797b4aa1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>