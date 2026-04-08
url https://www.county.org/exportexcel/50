--- v7 (2026-03-17)
+++ v8 (2026-04-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87ccdbfb4e214e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b993101e52b4afa9468f0de722de467.psmdcp" Id="Rfd7781afb9f5467e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c205463ff0d4c66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/486306db78d34313ba8ab405758f3abf.psmdcp" Id="R3855ed548421461b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>