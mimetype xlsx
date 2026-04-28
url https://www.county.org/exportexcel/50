--- v8 (2026-04-08)
+++ v9 (2026-04-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c205463ff0d4c66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/486306db78d34313ba8ab405758f3abf.psmdcp" Id="R3855ed548421461b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a37f1c055094424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/925f888cc6324a5599d1be810e4c4dd8.psmdcp" Id="Rd2571eee11aa481c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>