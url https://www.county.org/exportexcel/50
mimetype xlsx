--- v9 (2026-04-28)
+++ v10 (2026-04-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a37f1c055094424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/925f888cc6324a5599d1be810e4c4dd8.psmdcp" Id="Rd2571eee11aa481c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79653cb1c62942c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4879f64e9d314f63aecf9ffe421b28ae.psmdcp" Id="R29dcd03e77964757" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>