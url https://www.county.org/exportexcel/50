--- v10 (2026-04-28)
+++ v11 (2026-05-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79653cb1c62942c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4879f64e9d314f63aecf9ffe421b28ae.psmdcp" Id="R29dcd03e77964757" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e6bb42ec3e448af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c3aee03e3554f3c857d087339d7caf4.psmdcp" Id="Rc40cb2cb35c84db8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>