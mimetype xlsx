--- v11 (2026-05-18)
+++ v12 (2026-06-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e6bb42ec3e448af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c3aee03e3554f3c857d087339d7caf4.psmdcp" Id="Rc40cb2cb35c84db8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea99d4c907424201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d43200463c09452fa1c069bae054baf1.psmdcp" Id="R170d60ec0db1423e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>