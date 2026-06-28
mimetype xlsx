--- v12 (2026-06-08)
+++ v13 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea99d4c907424201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d43200463c09452fa1c069bae054baf1.psmdcp" Id="R170d60ec0db1423e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0b51ff8b0d44303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d4a134ecbaea41bb861bb52972f6b93a.psmdcp" Id="Rc58959f36f7a4319" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>