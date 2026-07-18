--- v13 (2026-06-28)
+++ v14 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0b51ff8b0d44303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d4a134ecbaea41bb861bb52972f6b93a.psmdcp" Id="Rc58959f36f7a4319" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R547770404ce241db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bdf76662205a4c198167da40344fb28a.psmdcp" Id="Re28d4a74644b4c7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>