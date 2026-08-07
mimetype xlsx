--- v14 (2026-07-18)
+++ v15 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R547770404ce241db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bdf76662205a4c198167da40344fb28a.psmdcp" Id="Re28d4a74644b4c7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5df8be9b3f2747f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec83e33c47734e69a47f3b45b78b8848.psmdcp" Id="R6abaa92d24df4d27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>