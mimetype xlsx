--- v15 (2026-08-07)
+++ v16 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5df8be9b3f2747f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec83e33c47734e69a47f3b45b78b8848.psmdcp" Id="R6abaa92d24df4d27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59e4d337d6a94fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/556ff17205644c54a1cf6a3f8f04b786.psmdcp" Id="R6013440c783140cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>