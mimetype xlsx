--- v9 (2026-03-22)
+++ v10 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R682d5eed47444283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1cf278bf60d44349a2ef7bab3c0188d.psmdcp" Id="R9312094b7cfe438b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R799be9a754a8422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e42982ba6b1b46c096c29892c6e4da6e.psmdcp" Id="Rd8145abba89e4bdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>