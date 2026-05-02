--- v10 (2026-04-11)
+++ v11 (2026-05-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R799be9a754a8422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e42982ba6b1b46c096c29892c6e4da6e.psmdcp" Id="Rd8145abba89e4bdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36523f32d40f4295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/510d833856014320b0c2ea77c05fab58.psmdcp" Id="Rbc514a0ef97249b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>