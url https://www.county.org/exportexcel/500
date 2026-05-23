--- v11 (2026-05-02)
+++ v12 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36523f32d40f4295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/510d833856014320b0c2ea77c05fab58.psmdcp" Id="Rbc514a0ef97249b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R216b68dfe9654075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01c35293c5f348cd805ed7c90f9fbdbc.psmdcp" Id="R9981450a907f48b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>