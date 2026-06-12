--- v12 (2026-05-23)
+++ v13 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R216b68dfe9654075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01c35293c5f348cd805ed7c90f9fbdbc.psmdcp" Id="R9981450a907f48b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R846a83b553f74814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f6b32fd8d5cd46f7bd70e5d0cb0efa94.psmdcp" Id="R78949c8d5b4f4673" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>