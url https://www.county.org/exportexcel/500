--- v13 (2026-06-12)
+++ v14 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R846a83b553f74814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f6b32fd8d5cd46f7bd70e5d0cb0efa94.psmdcp" Id="R78949c8d5b4f4673" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R314fa331334c495b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/84a43b64f6c94723832c52b934692600.psmdcp" Id="R17d96bf9f7744e49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>