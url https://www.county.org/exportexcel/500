--- v14 (2026-07-03)
+++ v15 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R314fa331334c495b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/84a43b64f6c94723832c52b934692600.psmdcp" Id="R17d96bf9f7744e49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04ab424f1718485b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef951edbb98b4de9b2e68941fb6436d5.psmdcp" Id="R3c6cb236144841ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>