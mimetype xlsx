--- v15 (2026-07-23)
+++ v16 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04ab424f1718485b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef951edbb98b4de9b2e68941fb6436d5.psmdcp" Id="R3c6cb236144841ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23d987bd0da24531" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/edc6d78997894555b608a14993b73f07.psmdcp" Id="Rf044bf5ddd094c94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>