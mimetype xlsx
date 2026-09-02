--- v16 (2026-08-13)
+++ v17 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23d987bd0da24531" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/edc6d78997894555b608a14993b73f07.psmdcp" Id="Rf044bf5ddd094c94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra359c5226a37438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a0c0142e7df481b96b1cb84bebf6fb7.psmdcp" Id="Rd45660036c374af7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Data Export" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Section</x:t>
   </x:si>
   <x:si>